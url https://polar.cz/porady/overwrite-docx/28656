--- v0 (2026-02-15)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.6.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Architekti vymýšlejí, jak Slezskou Ostravu zvelebit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava a zejména okolí Bohumínské a Frýdecké ulice by měly už v brzké budoucnosti doznat značných změn. S prvotními návrhy na urbanistické úpravy se mohli lidé seznámit na veřejném setkání. Diskutovat mohli přímo s architekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úplně jinou podobu by mohla mít Slezská Ostrava v lokalitě podél řeky Ostravice. Nad prvními návrhy mohli lidé debatovat na setkání s autory studie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úplně jinou podobu by mohla mít Slezská Ostrava v lokalitě podél řeky Ostravice. Nad prvními návrhy mohli lidé debatovat na setkání s autory studie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme jako Slezská Ostrava, vedení Slezské Ostravy, již roku 2021 oslovili MAPPU - Městský ateliér prostoru plánování a architektury s tím, že bychom chtěli slyšet jejich názor na naše projekty a investiční záměry v oblasti Zámostí, Bohumínské, Seidlerova nábřeží. V podstatě na základě našeho přání MAPPA vypracoval koncepční rozvahu, co všechno by se tam v podstatě mohlo vytvořit. Propojit Gagarinovo náměstí s radnicí, na Seidlerově nábřeží vytvořit možná i hotel… Těch variant a možností je více a v podstatě tím záměrem bylo jako kdyby to, že Slezská Ostrava by chtěla v okolí nebo na té Bohumínské a v blízkém okolí vytvořit jako kdyby centrum města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Paclová, architektka MAPPA Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -205,53 +319,52 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je to už tradiční turnaj  mezi školami Slezské Ostravy. Každý ředitel, každá škola, každý rok organizuje  tento turnaj. Měli jsme tady už turnaj v lukostřelbě. Ve střelbě ze  vzduchových pistolí, ve florbalu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každá škola má vždy možnost vybrat si dva sporty, ve kterých  se bude soutěžit. Týmy byly složené z osmi kluků a osmi děvčat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každá škola má vždy možnost vybrat si dva sporty, ve kterých  se bude soutěžit. Týmy byly složené z osmi kluků a osmi děvčat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jmenuji se Michaela Vlčková, jsme ZŠ Pěší." – Jak si vedete v turnaji?  – "jo, teď si vedeme dobře, vedeme." – Jak jste poskládaní? Jak jste se složili  na ten tým? – "My jsme si řekli, ať jsme v klidu, ať dýcháme." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -298,53 +411,52 @@
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to o tom, aby se ty školy a ty děti mezi sebou potkávaly,  aby si předávaly zkušenosti. A hlavně je dobré udržovat sportovního ducha na  úrovni Slezské Ostravy a na školách. Tak, aby si něco, možná i víc, než je  vzdělání, z té školy odnesly. Ten sportovní duch je důležitý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Tabášek, ředitel ZŠ Pěší, Slezská  Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro děti je to velmi důležité. Hlavně po té covidové době,  kdy potřebují nějaký pohyb a emoci. A potřebují nějaký zážitek. A jedině ten  sport dokáže těm dětem toto dát. Samozřejmě jsou zde ceny. Ty poskytuje radnice  Slezské Ostravy. Jsou to drobné ceny, je tady putovní pohár. Každé dítě, které  bude nejlepší. Jak volejbalista, tak fotbalista, dostane ještě navíc malý  pohár. Děti všechny dostanou medaile, které jsme tady na škole vytiskli přes 3D  tiskárny. Ať mají tu vzpomínku, památku, na to, že něco dělaly.!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za fotbal i volejbal se nakonec sčítaly body, které určily  pořadí škol. 4. Místo obsadila Základní škola Chrustova, třetí byla Základní  škola Bohumínská, druhá Základní škola Škrobálkova a absolutními vítězi byli pořadatelé  ze Základní školy Pěší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za fotbal i volejbal se nakonec sčítaly body, které určily  pořadí škol. 4. Místo obsadila Základní škola Chrustova, třetí byla Základní  škola Bohumínská, druhá Základní škola Škrobálkova a absolutními vítězi byli pořadatelé  ze Základní školy Pěší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozmarné slavnosti řeky Ostravice spojí oba břehy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -398,75 +510,73 @@
         <w:t xml:space="preserve">Dominik Beneš, dramaturg Centra kultury a vzdělávání Moravská Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moderovat bude Petr Vondráček, který vystoupí s kapelou Lokomotiva. Kromě kapel a tanečních vstupů v duchu havajského pobřeží a plavby netradičních plavidel máme připraveny atrakce a dílničky pro děti. Lukostřelbu, provazový žebřík, kolotoč, exotické vodní dýmky, tichomořský make-up, výrobu havajských věnců a zdobení vlasů. I rýžování zlata v divoké řece. Nebude chybět tradiční gastro a Relax zóna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavní atrakcí je stejně jako každoročně sjezd netradičních  plavidel, kdy se mohou občané sami přihlásit a mohou soutěžit o ceny. Právě ve  sjezdu řeky Ostravice. Kdy přihlíží nejen účastníci akce, ale také porota,  která jednotlivá plavidla hodnotí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Porota vždy hodnotí schopnost plavidla manévrovat, jeho  vzhled i originalitu posádky. Každá posádka letos získá navíc kromě věcných cen  také hodnotnou poukázku a ti nejlepší finanční odměny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Porota vždy hodnotí schopnost plavidla manévrovat, jeho  vzhled i originalitu posádky. Každá posádka letos získá navíc kromě věcných cen  také hodnotnou poukázku a ti nejlepší finanční odměny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Akci organizuje nejen městský obvod Slezská Ostrava, ale především  Centrum kultury a vzdělávání městského obvodu Moravská Ostrava. A každoročně přispívá  také město Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další podrobnosti o akci a její program najdete na webu www.rozmarneslavnostiostravice.cz</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další podrobnosti o akci a její program najdete na webu www.rozmarneslavnostiostravice.cz </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -541,93 +651,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-20-06-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>