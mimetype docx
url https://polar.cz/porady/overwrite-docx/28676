--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -1,92 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.6.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 22. 6. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Oticích na Opavsku sčítají škody po větrné smršti, která tam zničila 10 střech a dalších dvacet poškodila. V obci i v jejím okolí zasahovali hasiči a policisté. Nikdo nebyl zraněn. Podle odborníků se pravděpodobně jednalo o takzvaný downburst, tedy náhlý a silný svislý proud vzduchu směrem dolů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Oticích na Opavsku sčítají škody po větrné smršti, která tam zničila 10 střech a dalších dvacet poškodila. V obci i v jejím okolí zasahovali hasiči a policisté. Nikdo nebyl zraněn. Podle odborníků se pravděpodobně jednalo o takzvaný downburst, tedy náhlý a silný svislý proud vzduchu směrem dolů. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Tancík (Bezpečné a zdravé Otice), starosta Otic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “My jsme samozřejmě udělali první opatření hned večer, zjišťovali jsme rozsah škod, řešili jsme nouzové ubytování - k tomu tedy nedošlo. Následně jsme tady měli hejtman a primátora Opavy, takže jsme řešili vzájemnou koordinaci těch prací. Dostali jsme nabídku od kraje na finanční podporu.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrah u soudu přijal 14 let vězení za ubodání soka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský soud v Ostravě ukončil loňský případ vraždy z Nového Jičína, kdy 34kletý muž ubodal dvěma noži svého soka. Brutálnímu útoku dokonce přihlížela i šestiletá dcera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -183,161 +286,157 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení Frýdku-Místku projevilo zájem o Český dům. Po  schválení zastupitelstvem se tak přihlásilo do dražby, která proběhla 20.  června. Nikdo ale o dražbu neprojevil zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "My jako město jsme byli připraveni jednak na tu situaci, kdy  bychom museli, či mohli učinit to nejnižší podání, případně i další podání. A  řekněme licitovat v té dražbě. A tak i na tu situaci, kdy ani to nejnižší  podání neučiníme. A tato situace nastala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyvolávací cena byla 25 milionů korun. Dům je přitom už léta  nevyužitý a chátrá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vyvolávací cena byla 25 milionů korun. Dům je přitom už léta  nevyužitý a chátrá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Což je strašná škoda, protože nejenom pamětníky, ale i  patrioty bolí srdce, při pohledu na tuto památku, která bohužel není zapsána  jako kulturní památka. Což je podle nás i trošku škoda a chyba. Nicméně ta cena se nám zdá velmi vysoká. Neodpovídá  té hodnotě, která je dneska."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak se nám to skutečně jeví jako zbytečné vynakládat ty  finanční prostředky, které byly určeny jako to nejnižší podání, protože z těch  dosavadních dokumentů, podkladů a listin máme ty informace, že ta cena, za  kterou se dříve ty nemovitosti realizovaly byla nižší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chtělo dům koupit a v budoucnu přestavět na  Centrum pro rodiny s dětmi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chtělo dům koupit a v budoucnu přestavět na  Centrum pro rodiny s dětmi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mohly by tady mít komunitní centrum, které by bylo  spojeno s parkem, bylo by to v podstatě blízko všude. Na náměstí, po  zklidnění ulice Hlavní by tady nebyl ani takový provoz. A bylo by to pro všechny  přínosem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova pochází z roku 1899, kdy vznikla jako nové  středisko místeckých Němců, s názvem Německý dům. Po 2. světové válce se  celý areál přejmenoval na Český dům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova pochází z roku 1899, kdy vznikla jako nové  středisko místeckých Němců, s názvem Německý dům. Po 2. světové válce se  celý areál přejmenoval na Český dům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zvažujeme tu variantu, že si necháme udělat vlastní znalecký  posudek. A i podle toho, jaká cena se v tom posudku ukáže, protože pro  účely dražby takový posudek vyhotoven nebyl, pokud vím. Tak i tam budeme  přesněji vědět, jak dál postupovat. Nicméně, pokud opravdu se budou opakovat ty  dražby, tak asi nenabudeme ten majetek jinak, než za tu vyvolávací cenu. Nicméně,  tím netvrdím, že město se nechá do té pozice vtlačit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na několika místech zatéká, ale podle našich odborníků z řad  investičního odboru je celkový ten stav ještě únosný. K tomu, aby proběhla  rekonstrukce. My budeme zřejmě pokračovat jednáním přímo s majitelem. A budeme  chtít reálnou cenu. Tak, abychom potom mohli sanovat vysoké náklady, které  budou spojeny s jeho rekonstrukcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta situace může být poměrně složitá, protože my neznáme ty  smluvní vztahy, které jsou případně mezi majitelem, případně mezi exekutorským  úřadem, případně dalšími osobami. Já netvrdím, že to je kdoví, jak složitá struktura,  ale tu informaci nemáme. Nevíme, zda se tam jedná o nějaké výhradní zastoupení,  podobně jako v realitní kanceláři, či nějaký obdobný typ vztahu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vše tak bude záležet na dalších jednáních a ochotě současného  majitele prodat případně objekt mimo dražbu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vše tak bude záležet na dalších jednáních a ochotě současného  majitele prodat případně objekt mimo dražbu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští hasiči se přestěhovali do nové stanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -405,62 +504,51 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je pravdou, že na základě požadavku hasičského záchranného sbor byly pozemky města v této lokalitě zhruba před  deseti lety darovány právě hasičskému záchrannému sboru pro vybudování této nové centrální hasičské stanice. Jejich hodnota v tehdejší době byla zhruba dvacet milionů korun:”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po přestěhování hasičů zůstala v centru prázdná budova. Město prověřuje, zda by ji využilo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 22. 6. 2023 - 16.00 - 2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Blíží se zahájení opravy silnice I/48. Ředitelství silnic a dálnic nechává rekonstruovat úsek mezi Mosty u Českého Těšína a Chotěbuzí. Stavební práce začnou v úterý 27. června. Veškerý provoz bude v místě oprav sníženou rychlostí v jednom pruhu. Hotovo by mělo být přibližně do konce letních prázdnin.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 22. 6. 2023 - 16.00 - 2 U obce Hynčice, nedaleko Oder na Novojičínsku, se ve středu večer na křižovatce srazilo osobní auto a motorkář. Osmapadesátiletý motocyklista svým zraněním na místě podlehl. Tragédie je v šetření dopravních policistů.  Blíží se zahájení opravy silnice I/48. Ředitelství silnic a dálnic nechává rekonstruovat úsek mezi Mosty u Českého Těšína a Chotěbuzí. Stavební práce začnou v úterý 27. června. Veškerý provoz bude v místě oprav sníženou rychlostí v jednom pruhu. Hotovo by mělo být přibližně do konce letních prázdnin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava vybrala vítěze ankety Ředitel roku 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -741,93 +829,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>