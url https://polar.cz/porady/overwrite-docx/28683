--- v0 (2026-01-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.6.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podpoří obnovu 11 památek ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbený dotační titul na obnovu významných městských domů a památek v Ostravě pokračuje i letos. Peníze na opravy a rekonstrukce získá celkem 11 objektů. Většinou jde o sakrální stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,90 +185,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemci mohli  předkládat žádosti do 20. února v rámci dvou výzev. Programu na zachování a  obnovu kulturních památek a významných městských staveb. K výzvě městské domy a industriální  dědictví bylo doručeno 13 žádostí, na výzvu sakrální stavby reagovalo 10 žadatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Tichánková, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po standardním procesu, kdy žádosti zkontroloval z formálního  a obsahového hlediska nejprve odbor územního plánování a stavebního řádu, byly žádosti  předloženy komisi muzejní, letopisecká, názvoslovné a heraldické k bodovému hodnocení ve  stanových kritériích a následným doporučením k jednání rady města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město přispívá k záchraně objektů maximálně polovinou nákladů,  zbylé peníze hradí majitel. K obnově městských a industriálních staveb mohli zájemci  získat od 50 tisíc do 1,5 milionů korun. Na sakrální  památky je to od 50 tisíc do půl milionu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město přispívá k záchraně objektů maximálně polovinou nákladů,  zbylé peníze hradí majitel. K obnově městských a industriálních staveb mohli zájemci  získat od 50 tisíc do 1,5 milionů korun. Na sakrální  památky je to od 50 tisíc do půl milionu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Použitý motorový olej někdo vyvezl do lesa nad jezero</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K ekologické havárii se schylovalo u jezera poblíž Dolu Lazy v Orlové. Někdo se tam zbavil odhadem necelých 500 litrů starého motorového oleje. Černou skládku s nebezpečným odpadem teď musí zlikvidovat správce lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři barely s motorovým olejem odvezl neznámý pachatel místo k odborné ekologické likvidaci do lesa v odlehlé části Orlové, kde je ponechal svému osudu. K ekologické havárii nedošlo jen díky včasnému nahlášení a řešení. Z jednoho sudu už olej prosakoval, uniklé množství však bylo velmi malé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři barely s motorovým olejem odvezl neznámý pachatel místo k odborné ekologické likvidaci do lesa v odlehlé části Orlové, kde je ponechal svému osudu. K ekologické havárii nedošlo jen díky včasnému nahlášení a řešení. Z jednoho sudu už olej prosakoval, uniklé množství však bylo velmi malé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kania, velitel MP Orlová: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Městská policie Orlová přijala oznámení o uložení nebezpečného odpadu na lesním pozemku v Orlové-Lazích v blízkosti vodní plochy Liberďok. Jednalo se o kovové sudy s obsahem nějakých olejových látek. Na místo byla vyslána hlídka městské policie, která vše zadokumentovala ve spolupráci se zaměstnanci odboru životního prostředí městského úřadu a věc jim byla následně postoupena.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úředníci orlovské radnice o nebezpečném odpadu informovali správce lesa, který bude muset na své náklady odpad zlikvidovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,97 +284,95 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rychlé řešení v tomto případě zabránilo případnému úniku ropných produktů do nedalekého jezera a úhynu ryb. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 23. 6. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj rozdělí na rozvojové projekty celkem 20 milionů korun obcím, které leží ve znevýhodněných oblastech Osoblažska a Vítkovska. Letos si na dotaci sáhne 8 obcí, za krajské peníze se například zrekonstruuje zázemí skiareálu v Budišově nad Budišovkou, připraví se podnikatelská zóna v Dívčím Hradě nebo se vybuduje edukační turistická stezka v Bohušově.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj rozdělí na rozvojové projekty celkem 20 milionů korun obcím, které leží ve znevýhodněných oblastech Osoblažska a Vítkovska. Letos si na dotaci sáhne 8 obcí, za krajské peníze se například zrekonstruuje zázemí skiareálu v Budišově nad Budišovkou, připraví se podnikatelská zóna v Dívčím Hradě nebo se vybuduje edukační turistická stezka v Bohušově. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava se již po šesté jako městský koordinátor zapojila do květnové celorepublikové výzvy Do práce na kole, tentokráte do 13. ročníku. Cílem oblíbené výzvy je šetřit životní prostředí, zlepšit kondici účastníků a také pomocí dat o zapsaných cestách zlepšovat (cyklo)infrastrukturu ve městě. Akce přilákala tisícovku účastníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Festival v ulicích naplní Porubu pouličním uměním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opět v Porubě, ale pestřejší a větší bude letos Festival v ulicích s podtitulem Art and life. Oproti minulému roku se rozšíří na téměř celou Hlavní třídu. Nebude tak končit na Alšově náměstí, ale až u ulice 17. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Porubu opět ovládne Festival v ulicích. Návštěvníci tady zažijí dva dny s výjimečně rozsáhlým a pestrým programem všech žánrů z celého světa. Oproti loňsku nabídne dvě hudební scény.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Porubu opět ovládne Festival v ulicích. Návštěvníci tady zažijí dva dny s výjimečně rozsáhlým a pestrým programem všech žánrů z celého světa. Oproti loňsku nabídne dvě hudební scény. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlata Holušová, ředitelka Colours of Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Obrovská mezinárodní účast kapel 1, spousta akrobatů, artistů, komediantů a muzikantů, kteří na ulici vás můžou zaujmout víc než slavná kapela a samozřejmě i divadel se všemi kreativními prvky. Práce s ohněm a samozřejmě i vinný festival.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -329,118 +440,115 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Most na obchvatu Karviné prošel zatěžovacími zkouškami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový most na obchvatu Karviné prošel celkem čtyřikrát zatěžovací zkouškou. V jednu chvíli na most najelo osm plně naložených nákladních aut. Technici pak při plném zatížení měřili poklesy konstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už za necelý měsíc bude spuštěn nový tříkilometrový obchvat Karviné, při jehož výstavbě bylo nutné postavit i nový most přes řeku Olši. Po jeho dokončení přišly na řadu zatěžovací zkoušky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už za necelý měsíc bude spuštěn nový tříkilometrový obchvat Karviné, při jehož výstavbě bylo nutné postavit i nový most přes řeku Olši. Po jeho dokončení přišly na řadu zatěžovací zkoušky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Hrutkai, oblastní manažer společnosti Skanska v oblasti Mosty:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zátěžová zkouška se provádí na každém novém mostě. Ověřuje, jestli most odpovídá návrhovým parametrům. Podle typu mostu může probíhat několik zatěžovacích stavů, na tomto konkrétně máme čtyři zatěžovací stavy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projektant pro zatěžovací zkoušku navrhl  počet a hmotnost vozidel i jejich rozmístění. Celkem na most najelo osm plně naložených nákladních aut, každý o hmotnosti  přibližně 34 tun. Rozmístění aut se pak při každé zkoušce měnilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Hrutkai, oblastní manažer společnosti Skanska v oblasti Mosty</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: ”Jsou tady osazeny měřící body a měří se poklesy konstrukce. Měří svislý průhyb toho mostu. Na základě poklesů vyhodnotí, zda se ten výpočetní model ověřil a konstrukce je v pořádku nebo vykazuje nějaké anomálie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vzhledem k tomu, že se most nachází na poddolovaném území, byla tato skutečnost zohledněna v návrhu mostu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vzhledem k tomu, že se most nachází na poddolovaném území, byla tato skutečnost zohledněna v návrhu mostu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Havrlantová, mluvčí společnosti Skanska</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Výstavba nosné ocelové konstrukce mostu si vyžádala dočasné zasypání téměř poloviny šířky koryta Olše. I přes toto omezení průtoku nedošlo během výstavby nosné konstrukce mostu k vylití řeky z jejího koryta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Část obchvatu směrem na Stonavu je již v provozu několik měsíců, slavnostní otevření a spuštění celého obchvatu je plánováno na polovinu července.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Část obchvatu směrem na Stonavu je již v provozu několik měsíců, slavnostní otevření a spuštění celého obchvatu je plánováno na polovinu července. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 23. 6. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní Dny města Bruntálu se nesly ve znamení 810. výročí města a přinesly kulturní i sportovní program pro všechny věkové kategorie. Konaly se nejen na centrálním náměstí, ale také na zámku, v zámeckých zahradách, na stadionu a dalších místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -645,93 +753,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-06-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>