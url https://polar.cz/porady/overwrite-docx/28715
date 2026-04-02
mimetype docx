--- v0 (2026-02-06)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 29.6.2023, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, vítám vás u magazínu TV Polar Energie a kraj. Tento díl věnujeme větrné energetice: navštívíme větrnou elektrárnu v Drahanech, podíváme se okénkem do světa a nakonec si budeme povídat s předsedou Komory obnovitelných zdrojů energie Štěpánem Chalupou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěva starostů z MS kraje větrné elektrárny v Drahanech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na českém území má vítr velký potenciál. Ten však zůstává z velké části nevyužitý — současných 200 větrných elektráren s celkovým instalovaným výkonem přes 300 megawattů představuje pouze jedno procento české roční průměrné spotřeby elektřiny.  To je hluboko pod evropským průměrem. Většímu rozmachu větrných elektráren brání častá obava obyvatel, kteří stále věří mýtům, které větrnou energetiku doprovázejí.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -584,51 +684,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-29-06-2023-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>