--- v1 (2026-04-02)
+++ v2 (2026-05-24)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 29.6.2023, 17:14</w:t>
+              <w:t xml:space="preserve">29.6.2023, 17:14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -243,51 +258,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobným způsobem postupuje Ministerstvo průmyslu a obchodu i při první aktualizaci nařízení vlády. Ani v roce 2025 nemají být fotovoltaické elektrárny podporovány provozní podporou a i nadále se budou muset spolehnout pouze na investiční podporu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stát naopak podpoří mnohem více větrných elektráren. Zatímco v roce 2024 podpoří nejvíce 130 MW výkonu, v roce 2025 Ministerstvo průmyslu a obchodu navrhlo téměř dvojnásobek - celkem 210 MW nových a 30 MW modernizovaných větrných elektráren. Na modernizaci větrných elektráren bude možné získat provozní podporu v roce 2025 vůbec poprvé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpán Chalupa, předseda Komory obnovitelných zdrojů energie: Komora chce zkrátit povolovací proces větrných elektráren</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S jakými novinkami jste přijel na ostravskou konferenci?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpán Chalupa, předseda Komory obnovitelných zdrojů energie: </w:t>
       </w:r>
       <w:r>
@@ -642,65 +656,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>