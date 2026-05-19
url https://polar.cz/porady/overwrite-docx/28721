--- v0 (2025-12-27)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.6.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se školí strážníci i ze Zlínského a Olomouckého kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie Ostrava slavnostně ukončila stý rekvalifikační kurz pro zájemce o práci strážníka. Za celou historii kurzů absolvovalo vzdělávací proces přes 7200 strážníků. Kurzy absolvují strážníci nejen z MS, ale také Olomouckého a Zlínského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,53 +333,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poskytovatelé sociálních služeb se dohodli na tom, že budou pomáhat budoucím pracovním skupinám radnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 29. 6. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Severní spoj, který v centru Ostravy napojuje Mariánskohorskou ulici na dálnici D1, bude kvůli rozsáhlé rekonstrukci skoro 4 měsíce neprůjezdný. Díky jeho modernizaci bude opravená vozovka, mosty, protihlukové stěny i svodidla. Celá akce přijde na 95,5 milionu korun, Moravskoslezský kraj na ni jako investor získal dotaci z Evropského fondu pro regionální rozvoj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Severní spoj, který v centru Ostravy napojuje Mariánskohorskou ulici na dálnici D1, bude kvůli rozsáhlé rekonstrukci skoro 4 měsíce neprůjezdný. Díky jeho modernizaci bude opravená vozovka, mosty, protihlukové stěny i svodidla. Celá akce přijde na 95,5 milionu korun, Moravskoslezský kraj na ni jako investor získal dotaci z Evropského fondu pro regionální rozvoj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Lucemburku byla slavnostně podepsána dohoda o pořízení a provozování kvantového počítače mezinárodního konsorcia LUMI-Q. Ten bude v roce 2024 instalován v Národním superpočítačovém centru IT4Innovations v Ostravě a stane se tak prvním českým kvantovým počítačem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně se konalo mistrovství republiky hry Plamen</w:t>
@@ -410,97 +524,94 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci vybraných základních škol z Frýdku-Místku se zapojili do projektu Příběhy našich sousedů. Jednotlivé týmy měly za úkol vyzpovídat pamětníky druhé světové války, období 50. let nebo normalizace. Výsledky své práce pak představily na společné prezentaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Burkotová, pamětnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem Marie Burkotová, narodila jsem se 21. 7. 1923. To byla  jiná doba. Byli lidé poctiví a všechno bylo dobře. Jak přijel pan prezident  Masaryk, tak jsme zpívali takové písničky. Neseme věnečky do Prahy, věnečky  tatíčkovi. To jsem už chodila do školy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tak začíná jedna z devíti zpovědí, které postupně  zpracovali žáci osmých a devátých tříd zapojení do letošního projektu Příběhy  našich sousedů. V Rytířském sále frýdeckého zámku se sešlo devět týmů, pět  bylo přímo z Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tak začíná jedna z devíti zpovědí, které postupně  zpracovali žáci osmých a devátých tříd zapojení do letošního projektu Příběhy  našich sousedů. V Rytířském sále frýdeckého zámku se sešlo devět týmů, pět  bylo přímo z Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Graclík, žák 8. třídy, Základní  škola Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zapojil jsem se do toho, protože dějepis mě baví. Paní  učitelka sháněla lidi, tak jsem se přihlásil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavním úkolem bylo s pamětníky natočit rozhovor, který  může být použit do rozhlasového pořadu Příběhy 20. století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavním úkolem bylo s pamětníky natočit rozhovor, který  může být použit do rozhlasového pořadu Příběhy 20. století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbara Konderlová, koordinátorka projektu Příběhy našich sousedů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Krom toho mají ty  děti za úkol to zpracovat buď jako videoreportáž, animovaný film, rozhlasovou  reportáž, případně komiks. V tom jich podporujeme, učíme je, jak to mohou  zpracovat a také jim nabízíme workshopy, jak vůbec takové pamětníky vyzpovídat.  Celé to končí dneškem, závěrečnou slavnostní prezentací. Takže se děti učí i  prezentovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pamětníci všech  generací žákům zavzpomínali na různé události. Například na životickou tragédii  z druhé světové války, potravinové lístky nebo sovětská okupační vojska.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pamětníci všech  generací žákům zavzpomínali na různé události. Například na životickou tragédii  z druhé světové války, potravinové lístky nebo sovětská okupační vojska. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Němcová, pamětnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přišla jsem ke Slezanu a tam stál tank, vojáci se samopaly a  nepustili nás vůbec do zaměstnání. Tak já jsem trochu ještě rusky mluvila, tak  jsme se s nimi dohadovali, ať nás pustí a oni řekli, že nás nepustí, že až  přijde velitel. Přišel velitel, tak ten nás pustil, ale stejně jsme pracovali a  mezi námi pořád chodili vojáci se samopaly, po dvoře. No bylo to hrozné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Doležalová, pamětnice:</w:t>
       </w:r>
       <w:r>
@@ -518,53 +629,52 @@
         <w:t xml:space="preserve">Barbara Konderlová, koordinátorka projektu Příběhy našich sousedů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Děláme to hlavně  kvůli dětem, aby poznaly historii trošku jinak. Protože když se seznámí s nějakým  poutavým příběhem, tak tu historii potom vnímají úplně jinak. A děláme to i  proto, aby ty dvě generace se nějak protnuly. Jak těch starších, tak těch mladších.  Aby se vzájemně nějak respektovaly. A myslím, že toto je vždycky taková přidaná  hodnota toho projektu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já si myslím, že je  to velmi zajímavé, kdy naše děti se setkávají s těmi seniory, pamětníky,  kdy získávají informace o tom, jak žili, jaké prožili mládí. A všechny tady tyto  věci zaznamenávají. Myslím si, že je to hodně poučí, zjistí, jaké jsou jejich  priority. Tenkrát byly v tom životě. Dneska už je to úplně všechno jinak."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žáci zároveň získali za prezentace ocenění a drobné dárky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žáci zároveň získali za prezentace ocenění a drobné dárky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 29. 6. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nárůst počtu pacientů se žloutenkou typu E, která byla dříve spíš vzácností, zaznamenávají lékaři v Moravskoslezském kraji. Zatímco loni podle krajských hygieniků onemocnělo touto infekcí 21 pacientů, letos lékařskou pomoc vyhledalo již 41 nakažených, z nich šest se nakazilo v červnu. Lékaři mají podezření na kontaminaci masem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -766,93 +876,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-06-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>