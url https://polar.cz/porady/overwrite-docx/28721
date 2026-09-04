--- v1 (2026-05-19)
+++ v2 (2026-09-04)
@@ -918,51 +918,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-06-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-06-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>