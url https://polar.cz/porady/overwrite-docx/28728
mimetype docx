--- v0 (2026-01-30)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.6.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská univerzita se snaží udržet své absolventy v regionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lékařská fakulta Ostravské univerzity definitivně překonala problémy s akreditací, na konci školního roku vypustila do světa další desítky promovaných lékařů a pro příští školní rok má jeden velký plán – akreditovat obor Zubní lékařství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,55 +419,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Podle toho odhadu, který jednotliví uchazeči dali, by cena projektové dokumentace měla dosáhnout 19 milionů korun. V letošním roce v rozpočtu města s touto částkou nepočítáme, čili předpoklad je, buď ještě v letošním roce příslušnou částku vyčlenit, respektive počítat s ní v rozpočtu roku 2024 případně roku 2025.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hrubé odhadované náklady na halu jsou zhruba 270 milionů korun bez DPH, město se při financování bude spoléhat na dotace, například z Národní sportovní agentury. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Park Čs. letců přijde o 50 letý jírovec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stromy v centru Ostravy stárnou a nové je problém kvůli sítím dosazovat. Obvod Moravská Ostrava a Přívoz tak dělá vše proto, aby vydržely co nejdéle. Ve stavu, kdy jsou pro lidi nebezpečné ale musí k zemi.</w:t>
@@ -488,53 +598,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dolański Gróm 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Místní skupina Polského kulturně-osvětového svazu v Karviné-Fryštátě zorganizovala tradiční hudební festival nazvaný Dolański Gróm. Příležitost zahrát si v České republice dostalo několik polských kapel, za českou stranu obohatil festival Pražský výběr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další ročník karvinského hudebního festivalu Dolański Gróm, který si klade za cíl popularizovat polské rockové a populární kapely, je již minulostí a i tentokrát organizátoři z PZKO Karviná-Fryštát pojali tento festival jako piknik pro celé rodiny a místo pro přátelské setkání a poslechu kvalitní muziky v areálu Lodiček.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další ročník karvinského hudebního festivalu Dolański Gróm, který si klade za cíl popularizovat polské rockové a populární kapely, je již minulostí a i tentokrát organizátoři z PZKO Karviná-Fryštát pojali tento festival jako piknik pro celé rodiny a místo pro přátelské setkání a poslechu kvalitní muziky v areálu Lodiček. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Líbí se mi tu velmi, je tu klid, mír, dobrá muzika, těším se na kapelu Kombi." "Atmosféra, hudba, lidi, všechno je fajn." "Dobré to je, něco znám, vždycky aspoň jednu písničku, tak fajné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Matuszyński, spoluorganizátor: "</w:t>
       </w:r>
       <w:r>
@@ -676,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-06-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>