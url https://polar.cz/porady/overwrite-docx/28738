--- v0 (2025-12-17)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.7.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Funkce se ujal nový ředitel divadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na konci června opustil Beskydské divadlo douholetý ředitel Pavel Bártek.Ve funkci ho vystřídal vítěz výběrovém řízení Jiří Močička, dosavadní manažer uměleckého provozu Janáčkovy filharmonie Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,51 +374,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ono se to dá říct jednoduše, my to Radce přejeme, že jde na vyšší post, ala na druhou stranu jsme z toho docela smutní, i když ona nás ubezpečuje, že její nástupce bude nejméně aktivní, protože Radka za těch deset let, co je tady, tak se ji podařilo začlenit klienty chráněného bydlení do běžného života Žiliňáků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ stolní tenista trénuje s Američany v Kalifornii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři roky hájí barvy prvoligového týmu stolního tenisu v Novém Jičíně Ondřej Lapčík. Tento bývalý juniorský reprezentant je výraznou posilou družstva. Na konci června se vydal do Spojených států, kde se účastní soustředění v tréninkovém centru v Kalifornii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -376,55 +497,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Vincek, KST Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě je to velmi dobré, protože čím víc kvalitnějších  hráčů tady je, tak tím se všichni ostatní zlepšujeme a mezi sebou se i nějak taháme a každému jde vždy něco lépe, takže ten druhý mu může poradit. Takže je to jen super, když je tady někdo tak kvalitní jako je Ondra.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Lapčík, KST Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vedení klubu je naprosto spolehlivé, vychází mi vstříc, na všem jsem se vždycky domluvili. Jsem tady maximálně spokojený a doufám, že tady ještě nějakou tu sezonu vydržím.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  ---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -493,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-03-07-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>