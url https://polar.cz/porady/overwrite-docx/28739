--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.7.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj okradl na nádraží v Bohumíně spícího muže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V našem zpravodajství vás často varujeme před zloději a kapsáři, kteří dokáží využít každou nepozornost. To se nyní vymstilo i muži, který usnul na nádraží v Bohumíně při čekání na vlak. Zloděj mu z kapsy ukradl přes 100 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,101 +305,97 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antoine Larocque, Le Winston Bend (Kanada): </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V České republice jsem poprvé. Jsou tady úžasní lidé, výborné kapely, pouliční umělci i skvělá zábava pro děti. Celý festival je pro mě velkým kulturním zážitkem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Mě se to líbilo hodně."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Mě se to líbilo hodně." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Užívám si to moc. Já už jsem tady byla včera, jsem tady dnes a je to moc prima všechno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrou zprávou je, že Festival v ulicích bude tady na Hlavní třídě i příští rok. Podle organizátorů mu bulvár zdejší třídy nesmírně sluší. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V MSK bylo od 1. července zrušeno téměř 50 poboček pošt. Například v Havířově zůstaly jen tři z osmi, což lidé mimo centrum města nesou nelibě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">--</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Prostřední Suchá zrušena, půl Šumbarku a všechno na Hlavní poštu. Jak ti lidé o berlích tam mají chodit? A tady je hodně lidí kolem osmdesáti let. Je to vyložená blbost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to dost daleko, hlavně pro ty důchodce. Ti starší lidé, kterých je tady poměrně hodně, tak chodili tady i pro ten důchod, zásilky a tak podobně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pošta by měla být služba státu, neměl by to být výdělečný podnik. Asi část té pošty přebere někdo jiný, bude na tom vydělávat, proč na tom nevydělává stát? To mi není jasné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -293,53 +404,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prázdninový dohled policie nad dětmi a motorkáři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté z Moravskoslezského kraje se budou v průběhu prázdnin více zaměřovat na místa, kde se pohybují cyklisté a motorkáři. Základní pravidla bezpečného chování v silničním provozu připomněli také dětem při jejich poslední cestě do školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Preventivní akce zaměřená na bezpečné přecházení dětí přes silnice se konala v samotném centru Ostravy. Děti tam cestou do školy čelí silnému provozu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Preventivní akce zaměřená na bezpečné přecházení dětí přes silnice se konala v samotném centru Ostravy. Děti tam cestou do školy čelí silnému provozu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, koordinátor BESIP pro MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tady je velice rušný provoz. Některé děti byly opravdu tak za brány do posledního dne školy, že se zapomínaly rozhlížet. Je potřeba jim to připomenout a zdůraznit, se musí vždy rozhlédnout. Je konec školního roku, poslední školní den, děti už se těší na prázdniny, jsou nedávají pozor. Snažíme se jim připomenout povinnosti jak v roli chodce, tak třeba i v roli cyklisty, protože dva měsíce prázdnin jsou strašně dlouhá doba. Budou trávit volný čas s kamarády venku, nebude takový přísný dohled nad nimi, takže morálka bude lehce uvolněná. Děti si mohou hrát třeba i na komunikacích v obytných zónách a rodiče nemusí mít dostatečný dohled v daném okamžiku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -541,125 +651,122 @@
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nevím, do jaké míry mají přesné  plány, ale byli jsme informováni, že se jedná o jakési modelové středisko,  které už stojí i jinde v České republice. Patrně tam budou nějaké  zásobníky, či prostory na sypké a posypové hmoty. Patrně tam budou nějaké  prostory pro strání té mechanizace. S tím, že samozřejmě tam bude nějaká  budova včetně sociálního zařízení, to znamená správní budova pro zaměstnance, i  pro policisty. S tím, že v rámci toho, co  bude prodáno, tam budou mít samostatný areál, jak ŘSD, tak Policie ČR."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Pavlásek, referent správy  pozemků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samotný objekt pro tu společnost plus dálniční policii bude  v rohu celých kasáren. Bude se to týkat zhruba 47 tisíc metrů čtverečních.  Dalších asi 2 500 metrů čtverečních bude zabírat vjezd přímo na dálnici  D48. Přímo za námi začne samotný kup těch pozemků. Týká se to asi osmi částí pozemků,  na kterých bude vybudován oplocený areál, který bude plně sloužit. V současné  době je to pozůstatek místeckých kasáren, kde jsou nějaké tři detenční nádrže,  jsou tam nějaké bunkry, pozemek je z části podmáčený, jsou tam náletové  dřeviny a z části je to oploceno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední zastupitelstvo města schválilo záměr soubor pozemků  prodat. Z celé rozlohy areálu bývalých kasáren jde zhruba o jednu pětinu  pozemků. Nyní se může začít o prodeji přímo jednat. Zároveň bude potřeba vybudovat  sjezdy a nájezdy na dálnici D48.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední zastupitelstvo města schválilo záměr soubor pozemků  prodat. Z celé rozlohy areálu bývalých kasáren jde zhruba o jednu pětinu  pozemků. Nyní se může začít o prodeji přímo jednat. Zároveň bude potřeba vybudovat  sjezdy a nájezdy na dálnici D48. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo zadáno pořízení změny územního plánu, pokud jde o  pozemek, který má takový charakter, že na něm nejde stavět připojovací  komunikace na dálniční obchvat. Na této změně se bude pracovat, ale vzhledem k těm  formálním náležitostem se počítá s tím, že tato změna bude schválena  zastupitelstvem až v červnu roku 2024. Nicméně ta samotná změna by nutně  nemusela vadit prodeji jako takovému."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Pavlásek, referent správy  pozemků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době jsou v tom areálu, který budeme  odprodávat dvě budovy, které slouží nájemcům. Výpovědní lhůta u těchto smluv  jsou tři měsíce. Pokud budou mít zájem a budeme na to mít vhodné prostory i v rámci  celého areálu kasáren, který čítá 260 tisíc metrů čtverečních, je možné, že se  domluvíme na nějaké nájemní smlouvě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandr Pokorný, správce areálu kasáren:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně začínáme dělat bezpečnostní opatření kvůli  zvýšené bezpečnosti při pohybu lidí. Děláme zátarasy, aby nebyl areál úplně  průjezdný. Můžete se o tom přesvědčit. Dáváme tam betony a budeme je očišťovat  a zvýrazňovat reflexními nátěry. A už osazujeme dopravní značky. Aby nedošlo k nějakým  nehodám, protože lidé nám na to nejsou zvyklí. Byli zvyklí na to, že je to  pořád průjezdné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O prodejní ceně se zatím nejednalo, město ale počítá, že by  mohlo do rozpočtu získat několik desítek milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O prodejní ceně se zatím nejednalo, město ale počítá, že by  mohlo do rozpočtu získat několik desítek milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak jak postupujeme standardně, necháme zpracovat znalecký  posudek, až skutečně dostaneme nabídku, přestože s ní ze strany ŘSD, která  zároveň zastupuje i Policii ČR, počítáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně je v celém reálu několik desítek nájemců,  kteří využívají stávající haly a velké garáže. Většinu prostředků ale město  vrací zpět do nejnutnější údržby areálu. Jeho postupné smysluplné využití je  tak na místě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně je v celém reálu několik desítek nájemců,  kteří využívají stávající haly a velké garáže. Většinu prostředků ale město  vrací zpět do nejnutnější údržby areálu. Jeho postupné smysluplné využití je  tak na místě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -734,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-07-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>