--- v0 (2026-01-13)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.7.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Předávání vysvědčení ukončilo školní rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední školní den patří tradičně velkolepé události předávání vysvědčení. Největší zážitek je to vždy hlavně pro žáky prvních tříd. Deváťáci se tím zase definitivně loučí se základní školou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
         <w:t xml:space="preserve">1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Před devíti lety jsme vstoupili poprvé do této školy. Během  těch devíti let jsme se naučili na prvním stupni psát, počítat, objevili jsme  anglický jazyk. Potom, že na druhém stupni přišla covidová pandemie. Byla  distanční výuka, ale nakonec jsme to zvládli s třídními učiteli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Rzymanová, třídní učitelka 9. D, 6.  ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já musím říct jenom samé klady a pozitiva, protože to byli skvělí  lidé, vychovaní, společenští, přátelští, takže na ně budu vzpomínat. A doufám, že  v tom dalším studiu budou tak šikovní, jako byli tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po proslovu jednotlivých pedagogů a také primátora města,  který si letos vybral k návštěvě právě 6. Základní školu, dostávali žáci  postupně svá poslední vysvědčení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po proslovu jednotlivých pedagogů a také primátora města,  který si letos vybral k návštěvě právě 6. Základní školu, dostávali žáci  postupně svá poslední vysvědčení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa žáci:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I když jsem tady nechodil všech devět let, tak škola se mi  celá líbila. Mám hodně kamarádů odtud. A i se budu stěhovat pryč, tak budu mít  odtud hodně zážitků." – Kam se chystáš? – "Budu se stěhovat do Prahy, protože tam  jsem se i narodil. A stěhuje se tam táta za prací, tak musím s ním." – A na  školu? – "Na školu, to bude na gymnázium v Praze 6."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,75 +276,73 @@
         <w:t xml:space="preserve">Iveta Rzymanová, třídní učitelka 9. D, 6.  ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Většinou jdou na maturitní obory, gymnázia, průmyslové  školy, zdravotní školy. Ale máme tam i manuálně zručné, takže budeme mít  truhláře, tesaře, prodavačku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak jako chodívám vítat prvňáčky na začátku školního roku,  tak jsem se dnes rozhodl, že navštívím 6. Základní školu a zúčastním se  předávání vysvědčení dvou devátých tříd a symbolicky se s nimi rozloučím.  A samozřejmě jsem nakoukl i do dalších tříd. Včetně prvňáčků. A to, co já bych  si přál nejvíc. A určitě nejenom já, ale i celý pedagogický sbor, aby to nadšení,  které bylo cítit z těch očí těch nejmladších, tak aby jim vydrželo až do  té deváté třídy a opouštěli tu školu opravdu s tím, že se mnohé naučily.  Opouštěli ji rádi a vzpomínali na ni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek zřizuje celkem 12 základních škol, z toho  tři jsou v okrajových částech města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek zřizuje celkem 12 základních škol, z toho  tři jsou v okrajových částech města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já přeji všem žákům a celým rodinám, aby během těch prázdnin  je nic nepřekvapilo a aby se nestal žádný úraz. A abychom se ve zdraví zase v září  potkali ve škole, všichni odpočatí a začali jsme nový školní rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně ukončený školní rok měly všechny základní školy v evidenci  4 734 žáků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně ukončený školní rok měly všechny základní školy v evidenci  4 734 žáků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Janáčkova parku se vrátí původní historická brána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -270,89 +382,87 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Našli jsme to v garáži. Bylo to schováno léta. Jedná se  starou historickou bránu z Janáčkova parku. Naším cílem je ji obnovit tady  u pana kováře Hrůzka. Udělat celkovou rekonstrukci. Tak jak teď pracovnice  památkového ústavu popsaly. A kvůli tomu jsme se dneska sešli, abychom dohodli  ten postup."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Hrůzek, umělecký kovář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme restaurovat v původním rozsahu, aby ta brána  byla zachována, tak jak byla. To znamená, že se to bude všechno zpracovávat kovářsky.  Nýtovat, žádné sváry a všechno bude uděláno tak, jak to bylo v původním stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S restaurováním historických předmětů má kovář  dlouholeté zkušenosti. Pracoval například pro Baziliku Minor, frýdecký zámek,  hrad Hukvaldy nebo zámek Šilheřovice. Restaurační práce na bráně odhaduje v rozsahu  do 400 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S restaurováním historických předmětů má kovář  dlouholeté zkušenosti. Pracoval například pro Baziliku Minor, frýdecký zámek,  hrad Hukvaldy nebo zámek Šilheřovice. Restaurační práce na bráně odhaduje v rozsahu  do 400 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Hrůzek, umělecký kovář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě fotodokumentace se musí pořizovat a potom  postupně rozebírat jednotlivé složky. Rozbírat na jednotlivé díly, očistit,  odbarvit a zachovat původní vzhled té brány a zpátky to zase složit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně bude ještě pokračovat úprava těch sloupů, které dneska  nevyhovují. Musí se rozšířit. A následně bychom po prázdninách mohli, až se ta  brána obnoví, tak ji tam zavěsit. A bude tam další ozdobou. Tak, jak to bylo původně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Brána byla na vstupu do hřbitova do roku 1957, kdy přišel  orkán, který ji vyvrátil i s oplocením a zděnými cihelnými sloupy. Navíc  zničil i většinu zeleně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Brána byla na vstupu do hřbitova do roku 1957, kdy přišel  orkán, který ji vyvrátil i s oplocením a zděnými cihelnými sloupy. Navíc  zničil i většinu zeleně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální rehabilitace RÚT získala nové auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -385,111 +495,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já bych chtěla  poděkovat firmě Kompakt za zprostředkování vozidla pro sociální rehabilitaci. V dnešní  době vysoké inflace, vysokých cen energií je velmi záslužné, že ještě nějaká  společnost právě zprostředkuje takovéto vozidlo pro neziskovou organizaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">RÚT Frýdek-Místek, sociální rehabilitace je terénní a  ambulantní služba.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">RÚT Frýdek-Místek, sociální rehabilitace je terénní a  ambulantní služba. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvie Pavelková, vedoucí střediska RÚT Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je určena lidem se  zdravotním postižením. To jsou lidé s obtížemi v učení a lidé se  zkušeností s duševním onemocněním. Jsou to lidé dospělí a také poskytujeme  službu lidem mladým od 16 let. A to ve všem, co život obnáší. Ať se jedná o  vztahy, volný čas. Ale nejčastější zakázka bývá práce, bydlení a v neposlední  řadě práva. Takže podporujeme je při hájení svých práv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snaží se je dostat  zpátky do života, aby fungovali v normálně běžném životě. Jako ostatní lidé.  Dochází do těch domovů, učí je hospodařit, učí je vařit, nakupovat i nějaké  finanční poradenství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Již několik let dělají také tranzitní program, který pomáhá právě  i lidem, kteří jsou ještě studenti na speciálních i běžných středních školách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Již několik let dělají také tranzitní program, který pomáhá právě  i lidem, kteří jsou ještě studenti na speciálních i běžných středních školách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvie Pavelková, vedoucí střediska RÚT Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tak jim pomáháme  plynule přejít do té dospělosti. To znamená, působíme preventivně, sháníme jim  praxi na otevřeném trhu práce, aby si vyzkoušeli, co práce znamená. Od  komunikace se zaměstnavatelem, vztahu na pracovišti, dojezd na pracoviště. A  vyzkoušejí si tak, co je to uplatnit se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V RÚT se starají průběžně zhruba o čtyři desítky klientů.  Průměrně dokáží zhruba desítku z nich za rok osamostatnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V RÚT se starají průběžně zhruba o čtyři desítky klientů.  Průměrně dokáží zhruba desítku z nich za rok osamostatnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -564,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-03-07-2023-22-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>