--- v0 (2026-01-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.7.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranářský vrtulník musel opět do Údolí Bílé Opavy, lékař zraněného turistu vyzvedl pomocí navijáku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letecká záchranná služba Moravskoslezského kraje musela k záchraně zraněného turisty opět využít palubní jeřáb vrtulníku. I tentokrát to bylo v Údolí Bílé Opavy v Jeseníkách. Na záchraně se samozřejmě podílela i horská služba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,216 +263,207 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-místecká radnice se připravila na nadcházející  změnu klimatu. Dokončila strategický dokument zahrnující řadu opatření, jejichž  zavedení do praxe zvýší kvalitu života ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Frélich, spoluautor návrhu adaptační  strategie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jde o to, že teplota roste. Jak v rámci celého světa,  tak i ve městě Frýdek-Místek. A 3 stupně za 50 let je poměrně hodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odborníci doporučili celou řadu opatření, která se zabývají krajinou,  vnitřním prostorem města i energetikou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odborníci doporučili celou řadu opatření, která se zabývají krajinou,  vnitřním prostorem města i energetikou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Frélich, spoluautor návrhu adaptační  strategie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Důležité je třeba zlepšit stav zeleně. Když se dělají třeba  nějaké uliční prostory a jejich rekonstrukce. Nebo rekonstrukce náměstí, tak  aby tam bylo adekvátní množství té veřejné zeleně. Aby třeba byla optimálně  provázaná s mobiliářem, s lavičkami, protože často se stává, že lidé  mají lavičky, které jsou přímo osluněné sluncem. A nejsou tam příjemné podmínky  pro trávení volného času. A samozřejmě městu může prospět i instalace třeba  vodních prvků, jako jsou fontánky, menší vodotrysky, ale i další, které to  prostředí mohou zpříjemnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loni v létě mohli lidé zaznačit do pocitové mapy, kde  se ve městě cítí příjemně, a naopak upozornit na problematické lokality, kde je  například velké vedro. Výsledky byly zapracovány do představené strategie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loni v létě mohli lidé zaznačit do pocitové mapy, kde  se ve městě cítí příjemně, a naopak upozornit na problematické lokality, kde je  například velké vedro. Výsledky byly zapracovány do představené strategie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když se podíváte dneska na město Frýdek-Místek, je to zelené  město. Ta zeleň ohromně nabyla. Dneska jsou tady nejenom parky. Ale vůbec mezi  obytnými domy je tady spousta zeleně, tu je třeba šetřit, zachovat, ošetřovat.  Zároveň třeba, když nevíš, co s pozemkem, zasaď tam strom. To znamená,  osazujeme veškeré volné plochy. Je hlad po náhradní výsadbě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Důležité je také správné nakládání s vodou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Důležité je také správné nakládání s vodou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Frélich, spoluautor návrhu adaptační  strategie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Většina dešťových vod, které tady spadnou, tak je odváděna  kanalizací do vodního toku, což je škoda, protože potom ta voda chybí v tom  půdním profilu a nemohou ji využít třeba ty stromy a celkově zeleň a chybí.  Takže cílem je, aby ta dešťová voda sloužila nějakému účelu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musí se šetřit s vodou, musíme se naučit, jako kdysi,  civilizace dávné to uměly, my jsme to dneska ztratili v tom blahobytu.  Dneska otočíme kohoutkem a myslíme si, že je to automaticky. Není to tak,  všechno něco stojí. A úbytek vody je zřetelný. Musíme se starat už dnes, abychom  přežili v budoucnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze zásobníku investic města bylo vybráno osm prioritních  projektů, do kterých je vhodné zapracovat opatření takzvané modrozelené  infrastruktury. Příprava adaptačního plánu je podpořena prostředky  z Norských fondů prostřednictvím Státního fondu životního prostředí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze zásobníku investic města bylo vybráno osm prioritních  projektů, do kterých je vhodné zapracovat opatření takzvané modrozelené  infrastruktury. Příprava adaptačního plánu je podpořena prostředky  z Norských fondů prostřednictvím Státního fondu životního prostředí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravské komunikace opravují od 10. července Kratochvílovu ulici v centru Ostravy. Rekonstrukce potrvá až do konce prázdnin a kromě hromadné dopravy omezí automobilovou dopravu i cyklisty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pátá výzva kotlíkových dotací. Zájemci mohou žádat  o dotaci na výměnu neekologického kotle  od 31. července letošního roku do 30. srpna  roku 2024. Za předchozí čtyři výzvy bylo v MS kraji vyměněno přes 21 tisíc kotlů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Petřvald může konečně čerpat dotace na opravy silnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Petřvaldě se přes prázdniny pustili do oprav místních komunikací. Vůbec poprvé na takové opravy může vedení zhruba sedmi tisícové města žádat o dotace stát. Dosud Ministerstvo pro místní rozvoj vyhlašovalo dotační výzvy pro malá města do 3 tisíc obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letní prázdniny využil Petřvald k opravám místních komunikací. Najednou tak probíhají opravy na několika místech, řidiči tak musí bedlivě sledovat dopravní značení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček, místostarosta Petřvaldu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme v plánu udělat dva kilometry místních komunikací v rámci rekonstrukce. Vložili jsme do toho zhruba 5,5 milionů korun a v průběhu letních prázdnin by se lidé mohli dočkat nových povrchů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na tak nákladnou opravu silnic si město zažádalo o dotace, i když pro menší města, jako je Petřvald, to nebylo dosud jednoduché.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na tak nákladnou opravu silnic si město zažádalo o dotace, i když pro menší města, jako je Petřvald, to nebylo dosud jednoduché. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček, místostarosta Petřvaldu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ministerstvo pro místní rozvoj většinou ty dotace vypisoval pro malá města do 3 tisíc obyvatel, v letošním roce konečně vypsal dotační titul i pro města 3-10 tisíc, tudíž jsme toho využili a podali si žádost, je tam maximálně 50 procent způsobilých výdajů, ale to jsou pro nás pěkné peníze. vzhledem k nákladům, které s tím máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nového povrchu se dočkají například ulice Ve Finských, Březinská, Okrajová, Nová nebo Podlesní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -476,55 +582,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šest jednotek hasičů zasahovalo v neděli v podvečer u požáru skládky pneumatik ve Frýdku-Místku. Podle mluvčí hasičů Kamily Langerové byl hustý černý kouř vidět na stovky metrů daleko. Příčina požáru je v tuto chvíli v šetření vyšetřovatelů z řad hasičů a policie. Celý zásah se obešel bez zranění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajští hygienici pravidelně monitorují stav nádrží ke koupání napříč krajem. Tentokrát odebírali vzorky také v nádrži ke koupání u chaty Dukla v Čeladné, v koupališti  u Penzionu Jurášek v Kunčicích pod Ondřejníkem, v  areálu Heipark v Tošovicích a Na Hrázi v Darkovicích. Výsledky laboratorních analýz potvrdily, že v uvedených přírodních koupalištích je bezpečné koupání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tanečníci z NJ jsou vicemistry světa ve street dance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská taneční skupina TST dokázala, že ve street dance patří ke světové špičce. Dva roky po sobě se probojovala na mistrovství světa. Po loňského bronzu si letos přivezla titul vicemistrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -684,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-07-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>