--- v0 (2026-01-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.7.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezské divadlo možná nebude mít na výplaty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava bojuje o záchranu Slezského divadla. Jak na tom skutečně je, ukáže finanční audit. O nestabilitu se postaral dnes už bývalý ředitel, kterého rada města odvolala v minulých dnech za minutu dvanáct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Světová premiéra opery Dalinda se tak s ohledem na její nákladný finanční rozpočet zřejmě neuskuteční.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký, náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co se týká finanční situace, tam vlastně okamžitě po odvolání pana ředitele byl zadaný finanční audit, protože pan ředitel Kománek dlouhodobě nebyl schopný komunikovat se zřizovatelem.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na špatnou komunikaci bývalého ředitele si stěžovali i zaměstnanci divadla. Kvůli tomu odešli například šéf činohry, šéf opery a vystřídalo se tady několik finančních ředitelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na špatnou komunikaci bývalého ředitele si stěžovali i zaměstnanci divadla. Kvůli tomu odešli například šéf činohry, šéf opery a vystřídalo se tady několik finančních ředitelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Krásová, pověřená ředitelka Slezského divadla Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě ta komunikace byla ne vždy úplně jednoduchá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divadlo město stojí více jak 90 milionů korun ročně a cílem je udržet oba soubory a  pokračovat dál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -184,62 +298,51 @@
         <w:t xml:space="preserve">Břetislav Riger, náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rekonstrukce  křižovatky tak přinese bezpečnější prostor pro řidiče, chodce i cyklisty a zlepšení plynulosti  dopravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukci doprovází dopravní omezení. Opavská je je pro individuální dopravu zcela uzavřena. Objízdná trasa vede v obou směrech přes ulici 17. listopadu a Prodlouženou Rudnou. Dokončení stavby je plánováno na konec října. Náklady jsou téměř 24 milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 12. 7. 2023 17.00 -1</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Policisté v Ostravě vyšetřují nehodu, která se stala v neděli v Hrabové. Neznámý řidič zřejmě přehlédl elektrokoloběžku, se kterou se srazil. Dvaačtyřicetiletý jezdec se zranil a musel být hospitalizován. Řidič pravděpodobně vozu Toyota Corolla mu neposkytl pomoc. Policistům by pomohly svědecké výpovědi, například tohoto muže.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 12. 7. 2023 17.00 -1 V Moravskoslezském kraji opět klesla nezaměstnanost. Úřad práce zveřejnil statistiky za červen, kdy evidoval 38 938 uchazečů o zaměstnání. Nejvyšší počet je na Karvinsku a Ostravsku. Podíl nezaměstnaných klesl o jednu desetinu na 4,7 desetin procenta.  Policisté v Ostravě vyšetřují nehodu, která se stala v neděli v Hrabové. Neznámý řidič zřejmě přehlédl elektrokoloběžku, se kterou se srazil. Dvaačtyřicetiletý jezdec se zranil a musel být hospitalizován. Řidič pravděpodobně vozu Toyota Corolla mu neposkytl pomoc. Policistům by pomohly svědecké výpovědi, například tohoto muže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě se chystá další technoparty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -280,53 +383,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé městské části Zlatníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jenom takové ty tlumené basy byly trošku slyšet, ale jinak ne.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To bylo úplně takové vzdálené, že jsme spali jak dudci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naštěstí pro ně se hluk z hudby nesl na opačnou stranu. Plánovaná technoparty tak bude po celou dobu pod kontrolou. Dohlížet na ní bude jak městská, tak státní policie, hasiči a také hygienická stanice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naštěstí pro ně se hluk z hudby nesl na opačnou stranu. Plánovaná technoparty tak bude po celou dobu pod kontrolou. Dohlížet na ní bude jak městská, tak státní policie, hasiči a také hygienická stanice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Klein, ředitel MP Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budeme spolupracovat se státní policií a situaci budeme monitorovat a pokud budeme mít nějaké přestupky, které se dají zdokumentovat, tak je budeme postupovat správním orgánům. Během akce oni můžou různě odjíždět auty, můžou být pod vlivem alkoholu, pod vlivem drog a podobně. Takže určitě tady toho si taky budeme všímat. Nejen hluku, ale i událostí, které se k tomu pojí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Současná legislativa neumožňuje akci na soukromém pozemku zakázat. Rozpustit se dá pouze v případě, že by během ní došlo k závažnému porušení zákona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -404,82 +506,65 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci pojízdné kavárny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to fajn, že tady něco takového je. Je to blízko nemocnice, je tady odpočinkový areál, takže za mě super nápad.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě je to dobrý nápad.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Kavárna na kolečkách bude zatím parkovat ve Smetanových sadech do konce září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 12. 7. 2023 17.00 - 2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Patrik Hujdus (NEZ.), starosta MOb Mariánské Hory a Hulváky: “S touto akcí máme zkušenosti i z předchozích let, kdy jsme prvních šest pracovníků testovali v ostrém provozu. Už včera jsme měli schůzku s první skupinkou preventistů, abychom si řekli, kdo kterou lokalitu bude mít na starosti, co má dělat, jak má působit. Předali jsme jim základní vybavení a informace. Teď bude docházet k té samotné činnosti.”</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 12. 7. 2023 17.00 - 2 Ostravský obvod Mariánské Hory a Hulváky uspěl se žádostí o dotaci Evropské unie na tříleté rozšíření projektu Domovník-preventista. Patnáct lokalit v obvodu tak získá svého bezpečnostního pracovníka. Bude se starat o technický stav nájemních domů i o prevenci kriminality. Patrik Hujdus (NEZ.), starosta MOb Mariánské Hory a Hulváky: “S touto akcí máme zkušenosti i z předchozích let, kdy jsme prvních šest pracovníků testovali v ostrém provozu. Už včera jsme měli schůzku s první skupinkou preventistů, abychom si řekli, kdo kterou lokalitu bude mít na starosti, co má dělat, jak má působit. Předali jsme jim základní vybavení a informace. Teď bude docházet k té samotné činnosti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava opravuje fasádu budovy radnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -506,133 +591,129 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době probíhá oprava a nátěr fasády  Slezskoostravské radnice. Podobná obdobná oprava proběhla naposledy v roce  2012. Fasáda od té doby už jevila stopy nečistot a byla také místy popraskaná.  Protože radnice je kulturní památkou, tak se snažíme o ni náležitě starat. A  proto jsme letos získali dotaci právě na opravu její fasády a ta aktuálně  probíhá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kunz, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Začali jsme stavební práce tak, že jsme očistili fasádu.  Poté došlo ještě k vysátí, protože tam bylo přebytečné množství pavučin, které  by nám kazily novou malbu. Došlo k lokálním opravám fasády, kdy jsme museli  opravit lokální trhliny ve zdi, které se musely sanovat. Došlo k aplikaci například  chemických kotev, aby zmizely trhliny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová fasáda se provádí kvalitním silikátovým nebo vápenným  fasádním nátěrem. V letošním roce se opravují dvě strany fasády. Levá, ze  strany ulice Keltičkova, včetně věže s hodinami a čelní nad vstupním  schodištěm a hlavním vchodem. Oprava zbývající části je naplánována na  následující roky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová fasáda se provádí kvalitním silikátovým nebo vápenným  fasádním nátěrem. V letošním roce se opravují dvě strany fasády. Levá, ze  strany ulice Keltičkova, včetně věže s hodinami a čelní nad vstupním  schodištěm a hlavním vchodem. Oprava zbývající části je naplánována na  následující roky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kunz, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dochází k novému oplechování, kdy dodržujeme původní  architektonický návrh, který obsahoval pozinkované oplechování. Zároveň jsme vyměnili  i žlaby, které jsou také z pozinku, aby nemohlo dojít k jejich krádeži."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkové náklady na opravu fasády činí 2,6 milionu korun. Z čehož  část pokrývá právě dotace z Moravskoslezského kraje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova úřadu je nárožní třípatrovou budovou s kvadratickou  věží postavenou podle návrhu Viktora Šulce a projektu Jaroslava Volence a  Františka Doležala. Průčelí je ukončeno pseudorenesančním štítem s balustrádou,  portál je zdoben iónskými sloupy a fasáda bohatě zdobená štukovým dekorem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova úřadu je nárožní třípatrovou budovou s kvadratickou  věží postavenou podle návrhu Viktora Šulce a projektu Jaroslava Volence a  Františka Doležala. Průčelí je ukončeno pseudorenesančním štítem s balustrádou,  portál je zdoben iónskými sloupy a fasáda bohatě zdobená štukovým dekorem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budova radnice byla dostavěna v roce 1913. To znamená,  že dnes už má 110 let. My se proto snažíme nejenom zvenku starat o její fasádu,  ale také průběžně provádíme různé práce v rámci interiéru. Ať už se jedná  o restauraci dveří nebo například o repasy podlah."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na území Slezské Ostravy se nachází spousta historicky cenných  staveb.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na území Slezské Ostravy se nachází spousta historicky cenných  staveb. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My pravidelně provádíme renovace nejrůznějších pomníků nebo  například bust, které jsou ve vlastnictví městského obvodu. Ale přispíváme také  soukromým vlastníkům. Mohu připomenout z minulosti například opravu  kapličky v Antošovicích, která prošla kompletní renovací nebo opravy v rámci  kostela svatého Marka v Heřmanicích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální obnova fasády radnice má být hotová podle  harmonogramu do 6. září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální obnova fasády radnice má být hotová podle  harmonogramu do 6. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -707,93 +788,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-07-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>