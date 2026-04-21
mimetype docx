--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.7.2023, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město i v létě kvete všemi barvami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín i během léta kvete všemi barvami. Pracovníci střediska zeleně ve spolupráci s odborem životního prostředí připravili výsadbu letniček, které zdobí kruhové křižovatky i další místa ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -246,51 +361,57 @@
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vlastně tady není zastoupeno žádné novojičínské družstvo, tak jsem si alespoň oblékl uniformu starosty Sboru dobrovolných hasičů Žilina, takže zastoupení tady jakési máme.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem celorepublikové hry Plamen je rozvíjet dětské znalosti, dovednosti a vědomosti v oblasti požární ochrany. Hra vznikla v roce 1972</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub TST Straník tančí světově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taneční klub TST, který trénuje ve Straníku, dokázal, že ve street dance patří ke světové špičce. Dva roky po sobě se probojoval na mistrovství světa. Po loňském bronzu si letos přivezl titul vicemistrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -520,93 +641,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-17-07-2023-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>