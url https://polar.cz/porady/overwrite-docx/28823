--- v0 (2026-01-15)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.7.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý MS kraj trápí bouřky a přívalové deště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj trápí už několik dní bouřky a přívalové deště, které doprovází silný vítr. Hasiči tak musejí pomáhat lidem nejen s likvidací vody v domech, ale také odstraňují spadané stromy a větve. Častější jsou také výpadky proudu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK má nejnižší novorozeneckou úmrtnost v zemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi dobrými výsledky se mohou chlubit zdravotníci z perinatologického centra při FN Ostrava. I přes vysoký počet rizikových porodů má MS kraj díky tomuto centru nejnižší úmrtnost novorozenců v celé zemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skvělých výsledků ve velmi nízké novorozenecké úmrtnosti ostravská fakultní nemocnice dosáhla i přesto, že ve srovnání s ostatními kraji řeší vysoký podíl rizikových porodů. Fakultní nemocnice provozuje jedno z 12 perinatologických center v zemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skvělých výsledků ve velmi nízké novorozenecké úmrtnosti ostravská fakultní nemocnice dosáhla i přesto, že ve srovnání s ostatními kraji řeší vysoký podíl rizikových porodů. Fakultní nemocnice provozuje jedno z 12 perinatologických center v zemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Havrlant, ředitel FN Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tato centra se starají samozřejmě o rodičky, které jsou zdravé a které rodí běžným způsobem. Ale zejména se to centrum stará o rodičky s rizikovým nebo patologickým těhotenstvím. A ten poměr je samozřejmě významný a v rámci republiky naše centrum má ten poměr významný.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Šimetka, přednosta Gynekologicko-porodnické kliniky FN Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -210,53 +324,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí byl spuštěn provoz na obchvatu Karviné. Stavba kromě zklidnění provozu ve městě přinese i trvalou úpravu provozu a změnu přednosti v jízdě. Hlavní komunikace bude vedena z Českého Těšína na nový obchvat, to znamená, že při výjezdu z Karviné budou muset řidiči nově dávat přednost vozidlům jedoucím po obchvatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dnes jsme na obchvatu Karviné, za týden zprovozňujeme obchvat FM, v září bude zprovozněn obchvat Opavy, v srpnu nás čeká zprovoznění Třanovice - Nebory,  stavíme obchvat Mošnova, připravujeme stavbu obchvatu Bruntálu, takže těch staveb, které připravujeme nebo se staví je opravdu velké množství. Myslím, že všem občanům a řidičům tohoto kraje to moc pomáhá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ženu z Novojičínska okradl falešný bankéř po telefonu</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -279,57 +390,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Podvodník zavolal třiačtyřicetiletá ženě a řekl ji, že došlo k napadení jejího účtu a aby své finance ochránila, že je má převést na několik účtů, které ji zadal po telefonu. Žena se zalekla a peníze poslala. Chvilku poté si naštěstí uvědomil, že se nejspíše nejedná o standardní postup, kontaktovala svou banku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">     </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Ta díky včasnému oznámení stihla většinu transakcí pozastavit. Bohužel ne u všech to již bylo možné a pachatel tak ženu připravil o více jak 50 tisíc korun. Nicméně původně odeslala částku přesahující 200 tisíc korun.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatel Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To se mi naštěstí nestalo a v žádném případě bych peníze takhle neposlal.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie zdůrazňuje, že banky tímto způsobem, který byl popsán, nikdy nejednají a nikdy také například své klienty v podobných případech nevybízejí, aby vložili své peníze v hotovosti do vkladomatu na virtuální měny.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -413,97 +517,94 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jo, jsme spokojení s tím, že se tady dostaneme právě ze  sídliště, protože jinak tam všechno byly autobusy na přestup. Takže to je  výhodné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No úžasně, protože nemusíme přestupovat. My jsme vždycky  jely na nádraží, na pětku přestupovat a teď jedem přímo. Tak je to ideální."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pracovní dny jezdí na Olešnou a zpět 4 páry přímých  spojů. O víkendu je to dokonce 9 spojů. V časovém horizontu od 8:30 do 19:30.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pracovní dny jezdí na Olešnou a zpět 4 páry přímých  spojů. O víkendu je to dokonce 9 spojů. V časovém horizontu od 8:30 do 19:30. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zavedení této linky vzešlo z iniciativy hnutí ANO. Měli  jsme to dokonce ve volebním programu, takže můžu konstatovat splnění tohoto  bodu. A samozřejmě chci poděkovat i našemu koaličnímu partnerovi, že nás v tomto  podpořil. Přestože doprava spadá do jeho gesce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trasy linky 320 jsou dvě, jen s drobnými obměnami zastávek.  Od Marlenky přes TGM, železniční stanici a Beskydskou. A druhá trasa obsahuje i  Revoluční a Rivieru. Spoj jezdí od 30. června do 30. září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trasy linky 320 jsou dvě, jen s drobnými obměnami zastávek.  Od Marlenky přes TGM, železniční stanici a Beskydskou. A druhá trasa obsahuje i  Revoluční a Rivieru. Spoj jezdí od 30. června do 30. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pohanský bůh pohostinnosti, hojnosti a úrody – jeden z nejznámějších symbolů beskydské krajiny - socha boha Radegasta. Před 25 lety proběhlo slavnostní odhalení žulové kopie, která nahradila originál, a to kvůli ochraně před poškozením přírodními vlivy. Originál sochy je v současné době na radnici ve Frenštátě pod Radhoštěm a druhý  v pražské zoologické zahradě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Společenská hra varuje děti před nástrahami drog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zabaví, vzdělává a pomáhá v prevenci proti drogám. Nová společenská hra nyní poslouží i při práci s dětmi v nízkoprahovém zařízení ve Frýdku-Místku. Budou v ní lovit drogové dealery a také se v ní vzdělávací formou dozví, co jim mohou drogy způsobit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -522,53 +623,52 @@
         <w:t xml:space="preserve">Jakub Štvrtňa, autor hry Vzhůru proti drogám!:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jako učitel občanské výchovy na základní škole jsem cítil  potřebu nějakého zábavného prvku, jak předat dětem nebezpečí drog a prevenci  proti drogám. Tu hru jsem vymýšlel rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Sešli jsme se, hru  jsem si zapůjčila a dali jsme ji dál do nízkoprahových klubů, aby si hru děti  vyzkoušely. Děti byly z hry velice nadšené, proto jsem se rozhodla hru  zakoupit. Hru jsem předala Nízkoprahovému klubu U-kryt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hra je zábavně  vzdělávací se strategickými prvky. Jejím principem je  za správné odpovědi na otázky nasbírat kompromitující informace  na drogové dealery.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hra je zábavně  vzdělávací se strategickými prvky. Jejím principem je  za správné odpovědi na otázky nasbírat kompromitující informace  na drogové dealery. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Štvrtňa, autor hry Vzhůru proti drogám!:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oni na ty odpovědi těch otázek přicházejí sami. Buď to  vyhledávají v těch skrytých písmenech nebo jakoby ta hra se řídí tím, že s nula  informací přišli a s nějakou informací musí odejít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Dubčák, koordinátor NZDM Nízkoprahového  klubu U-kryt:</w:t>
       </w:r>
       <w:r>
@@ -586,75 +686,73 @@
         <w:t xml:space="preserve">Jakub Štvrtňa, autor hry Vzhůru proti drogám!:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta hra je vzdělávací v tom smyslu, že se snažíme dětem  předat nebezpečí drog. Co ty drogy způsobují, jak je mohou oslovit drogoví  dealeři na ulici. Aby byli připraveni na to, že ty drogy nepomáhají, ale naopak  je mohou o něco připravit v životě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V dnešní době  je velmi důležité řešit právě drogy, protože se to opravdu velmi rozšiřuje.  Hlavně mezi dětmi a každá nová hra nebo jakákoliv aktivita, která děti seznámí  s problematikou drog, jak právě trávit jinak volný čas, je myslím  důležitá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nízkoprahový klub U-kryt je otevřený 5x týdně v odpoledních  hodinách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nízkoprahový klub U-kryt je otevřený 5x týdně v odpoledních  hodinách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Dubčák, koordinátor NZDM Nízkoprahového  klubu U-kryt: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Děti tady mohou přijít a odejít kdykoliv během provozní doby.  Nějak si zvolit z těch činností, které tady nabízíme, které chtějí. Jsou  tady pracovníci, většinou sociální pracovníci, kteří s dětmi navazují  kontakty a v rámci těch vzniklých vztahů se snaží v jejich potřebách,  obtížích, jim nějakým způsobem pomoci. Nasměrovat je dobře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O hru Vzhůru proti drogám je velký zájem. V Třinci ji  město pořídilo pro základní školy a zajímají se o ni například i v Havířově.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O hru Vzhůru proti drogám je velký zájem. V Třinci ji  město pořídilo pro základní školy a zajímají se o ni například i v Havířově. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -729,93 +827,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-07-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>