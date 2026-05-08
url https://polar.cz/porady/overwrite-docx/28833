--- v0 (2026-01-15)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.7.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Příčiny požáru rodinného domku zjišťují vyšetřovatelé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozsáhlý požár zachvátil rodinný domek v Šenově na Karvinsku. Na místo vyrazilo 5 hasičských jednotek, ale přesto plameny poničily významnou část stavby. Příčina požáru zatím není známá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -179,174 +294,170 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení  životního prostředí, Slezská Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tady toto je extrém,  ale bohužel v poslední době se nám to tady na této lokalitě opakuje každý  týden. To složení toho odpadu je pokaždé jinačí, ale bohužel permanentně každý týden  tady řešíme ten odpad. Buď je to v rozsahu jednoho kontejneru, někdy je to  v rozsahu třeba pěti, deseti vozíků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interiér z auta,  sedačky, pneumatiky, plno oblečení, televize, plast, a dokonce i dopisy z bank  nebo energetických společností se složenkami a citlivými osobními údaji. I  to strážníkům pomáhá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Interiér z auta,  sedačky, pneumatiky, plno oblečení, televize, plast, a dokonce i dopisy z bank  nebo energetických společností se složenkami a citlivými osobními údaji. I  to strážníkům pomáhá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Druhým způsobem, kterým chceme bojovat proti těmto černým  skládkám, tak je rozšíření našeho kamerového systému, respektive jeho  optimalizace. Již v minulosti se nám osvědčilo, že jsme byli za pomoci  spolupráce s městskou policií opět schopni dopátrat původce černých  skládek. A to například tak, že na několika bezpečnostních kamerách byla  viditelná korba náklaďáku, která byla plná odpadu. A následně to samé auto jelo  zpátky a korba již byla prázdná. Takže i takto byl vypátrán původce černé skládky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení  životního prostředí, Slezská Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průměru likvidace  tohoto jednoho kontejneru vychází na nějakých 8 až 10 tisíc korun. Každopádně  tím, že ten odpad je různorodý, tak všechno se veze do OZO Ostrava na linku a  zaměstnanci tam ještě musí všechno přetřídit podle různých kategorií. Tak, aby  se to dále mohlo zpracovávat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé si často neuvědomují, že při založení černé skládky jim  hrozí pokuta až 50 tisíc korun. U firem je to ještě mnohem více.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé si často neuvědomují, že při založení černé skládky jim  hrozí pokuta až 50 tisíc korun. U firem je to ještě mnohem více. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Karviné byl slavnostně otevřen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Karviné si konečně oddychnou od nákladních aut a kamionů, které městem jen projížděly. Větší klid jim přinese obchvat, který byl v pondělí 17. července slavnostně otevřen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic slavnostně za přítomnosti významných osobností otevřelo jihozápadní obchvat Karviné na silnici I/67. Tranzitní doprava mezi Českým Těšínem, Ostravou a Bohumínem tak bude konečně odkloněna. Karviná na tuto chvíli čekala dlouhých 30 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ředitelství silnic a dálnic slavnostně za přítomnosti významných osobností otevřelo jihozápadní obchvat Karviné na silnici I/67. Tranzitní doprava mezi Českým Těšínem, Ostravou a Bohumínem tak bude konečně odkloněna. Karviná na tuto chvíli čekala dlouhých 30 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Věřím tomu, že to přinese zlepšení jak z hlediska hluku, prašnosti v centru města a lidé to pocítí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka, ministr dopravy ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každé takové zkvalitnění infrastruktury znamená lepší podmínky pro život lidí, ale i pro podnikání a proto, dostat se z jednoho koutu MSK na druhý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obchvaty jsou klíčové a důležité nejen z pohledu dopravy, ale i celého životního prostředí  v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obchvaty jsou klíčové a důležité nejen z pohledu dopravy, ale i celého životního prostředí  v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Za týden zprovozníme plnohodnotně obchvat F-M, v září bude zprovozněn obchvat Opavy, v srpnu nás čeká zprovoznění stavby Třanovice, připravujeme stavbu obchvatu Bruntálu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška, hejtman MSK: </w:t>
       </w:r>
       <w:r>
@@ -640,93 +751,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-07-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>