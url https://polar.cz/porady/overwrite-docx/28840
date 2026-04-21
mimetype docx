--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.7.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Stříbrném jezeře v Opavě se utopil muž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stříbrné jezero v Opavě si vyžádalo první letošní oběť. V úterý dopoledne se v něm utopil senior, který si šel zaplavat. Než se jej podařilo záchranářům najít uběhly desítky a minut a oživovací pokusy byly marné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -113,53 +228,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svah nad obchvatem Frýdku-Místku je zajištěný stěnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V příštím týdnu se motoristé dočkají ukončení omezení na dálnici D48, kde stavbaři na obchvatu Frýdku-Místku museli zajistit ujíždějící svah. Nyní už probíhají finální práce, aby úsek mohl být zprovozněn ve všech jízdních pruzích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kopec zvaný Hůrky u Starého Města dělal stavbařům potíže od samého počátku stavby obchvatu Frýdku-Místku. Kus svahu museli odebrat a vybudovat stabilizační stěnu. Na dokončování stavby se přijel podívat také ministr dopravy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kopec zvaný Hůrky u Starého Města dělal stavbařům potíže od samého počátku stavby obchvatu Frýdku-Místku. Kus svahu museli odebrat a vybudovat stabilizační stěnu. Na dokončování stavby se přijel podívat také ministr dopravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to svah, který bohužel v průběhu stavby se uvolnil. Zajištění toho svahu znamenalo samozřejmě doprojektování kompletního zajištění a znamená i vícenáklady v rozsahu zhruba 150 milionů korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celý svah nyní sledují čidla, která zatím nehlásí žádný pohyb. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -170,57 +284,51 @@
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Teď všechny geotechnické monitoringy ukazují, že svah se absolutně nehýbe, že je zabezpečen a stěna splňuje svůj účel a dá se říci, že dálnice je plnohodnotně bezpečná a ten svah by neměl do budoucna žádné problémy způsobovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Úsek D48 je zásadní proto, aby se odlehčilo jednak Frýdku-Místku pro místní obyvatele, kde bude odkloněna doprava, ale také tranzit, který vede dál, bude rychlý a bezpečný.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Motoristé nyní doufají, že obchvat už nebude muset být uzavřen, aby se na něm prováděly reklamační opravy, jak tomu bylo před měsícem na sousedním úseku. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Motoristé nyní doufají, že obchvat už nebude muset být uzavřen, aby se na něm prováděly reklamační opravy, jak tomu bylo před měsícem na sousedním úseku.   ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Festivalové Coloursy, které začaly ve středu, přinášejí další novinku. Vedle bezkontaktních plateb nebo například tlumočení hlavních hudebních hvězd do znakové řeči, je připravena pro šest zamilovaných párů  opravdová svatba. Novomanžele podle zákona z nich udělá Vladimír Polák, herec a zároveň zastupitel městského obvodu Moravská Ostrava a Přívoz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnice Ostrava pokračuje v rozsáhlé rekonstrukci budovy „L“, takzvaného lůžkového bloku. Je to jeden z tamních nejvyšších objektů z roku 1994, který se od loňského roku  mění doslova od základu. Například fasáda bude osazena slunolamy, které omezí přehřívání místností. Stavební práce probíhají bez přerušení provozu. Hotovo by mělo být příští rok na jaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -360,53 +468,52 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten skatepark byl identifikován jako jedna z potřeb v rámci města Nový Jičín, byl zakomponován do zastavovací studie sportovního areálu. Náklady by měly dosáhnout 8, 7 milionů korun bez DPH a mělo by jít o 1 300 metrů ocelobetonových překážek tohoto skateparku a bikeparku.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt se měl realizovat už v loňském roce, ale nezdařilo se vysoutěžit firmu, která je schopna skatepark postavit.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Město napotřetí získalo svého zhotovitele budoucího skateparku a to z důvodu, že zhotovitelé měli problém s kapacitami, tedy měli tolik zakázek, že nemohli zakázku Nového Jičína přijmout.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Město napotřetí získalo svého zhotovitele budoucího skateparku a to z důvodu, že zhotovitelé měli problém s kapacitami, tedy měli tolik zakázek, že nemohli zakázku Nového Jičína přijmout. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kamlerová, instruktorka inline bruslení:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My to vidíme určitě pozitivně, protože teď je to tady v doste zdemolovaném stavu, jsou díry, děti padají, zakopávají o to a pak tu jsou zbytečné úrazy. Takže my se určitě těšíme, že to tady bude zrenovované.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Areál skateparku a bikeparku by měl být hotov do 30. listopadu letošního roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -495,89 +602,87 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím to, co jsem viděl, tak si myslím, že je velice dobré."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je svým způsobem odlišná než fotografické výstavy, obecně  vystavované, protože má svůj, řekněme přísný řád v tom smyslu, že jsou to  scény zakomponované. A tedy kromě zachycení toho času, tam má také zachycení  výtvarných hodnot."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Autor klade ve fotografii důraz na hru se světlem, stínem,  perspektivou a emocí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Autor klade ve fotografii důraz na hru se světlem, stínem,  perspektivou a emocí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mario Sikora, fotograf, auto výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Fotografie jsou tady zajímavé všechny. Takovou, která budí  emoce, je fotografie s názvem V, u které jsem spolupracoval i na návrhu  šatů. To znamená, nad fotografií přemýšlím velice komplexně. Jak budou snímky  vypadat v galerii rovnou na fotopapíru. Od toho se odvíjí celé plánová,  které může trvat i měsíce, než samotný snímek posléze vznikne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za vedení městského obvodu Slezská Ostrava jsme rádi, že  můžeme v naší Slezskoostravské galerii přivítat mladého umělce a fotografa,  pana Maria Sikoru, původem z Třince. Zrovna jsme se bavili, že poslední  výstava byla v Třinci na městském úřadu. Ta výstava, jsem ji sám prošel,  je moc pěkná. Myslím si, že bude mít určitě úspěch. Budeme rádi, dále se pan  Mario Sikora zmínil, že další výstavy bude mít v Madridu, Barceloně, v New  Yorku, tak i z toho pohledu vidíme, jaký fotograf to je. A jaké fotografie  krásné tvoří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavu s názvem Women mohou během prázdnin návštěvníci  zhlédnout ve Slezskoostravské galerii do 6. srpna. Vždy o víkendech od 10 do 16  hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavu s názvem Women mohou během prázdnin návštěvníci  zhlédnout ve Slezskoostravské galerii do 6. srpna. Vždy o víkendech od 10 do 16  hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -652,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>