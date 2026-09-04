--- v1 (2026-04-21)
+++ v2 (2026-09-04)
@@ -799,51 +799,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>