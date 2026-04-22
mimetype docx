--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do parkování město investuje více než 5 milionů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní stavební ruch v Novém Jičíně se týká i parkování. Nová parkovací místa vznikají například ve Smetanových sadech. Jinde vedou stavební práce k úpravám ploch tak, aby na nich mohla auta stát legálně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,71 +362,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, krajský koordinátor BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to tak, opravdu ve třech čtvrtinách případů by helma mohla zachránit život nebo minimálně ty následky na zdraví by byly minimální. Opravdu je to potřeba připomínat všem, co jezdí na kole, nejen dětem, ale i dospělým, právě dospělí často nemají pocit, že je potřeba tu přilbu nosit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Preventisté také upozorňují, že i když cyklista helmu má, měl by ji mít správně upevněnou, měla by mu dobře sedět a nebýt poškozená, třeba případným předchozím pádem.  Ale nejde jen o přilbu, důležité jsou i další prvky související s povinnou výbavou kola.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">cyklista:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na kole mám helmu, mám žluté odrazky v kolech, ve šlapkách, vepředu mám bílou odrazku, vzadu mám červenou, na sedačce mám světýlko červené, vpředu bílé, mám zvonek a dobře napnutý řetěz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, krajský koordinátor BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spousta cyklistů ani neví, co je v té povinné výbavě. Koupí si nové kolo, prodejce jim třeba ani nedá tu informaci, co všechno je potřeba, a pak používají kolo bez reflexů, čímž samozřejmě ohrožují zejména sebe.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobře vybaveného cyklistu pracovníci BESIPU a policie pochválili, ty ne úplně dokonalé obdarovali reflexními prvky a odrazkami. Zájemci si mohli vyzkoušet brýle, které dokáží nasimulovat stav při půl promile alkoholu v krvi a tím narušené reakce člověka.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -373,57 +484,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový Jičín má svého městského architekta dva roky, v klubu rodáků hovořil o tom, jaká je jeho role, jaké má a nemá pravomoci a jaké projekty už se pod jeho dohledem ve městě připravují. Zajímavým tématem byly výsledky architektonické soutěže na budoucí víceúčelovou sportovní halu, která má stát v areálu letního stadionu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Materna, městský architekt: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že vyhrál velmi kvalitní návrh a byla tam všeobecná shoda, že to je nejlepší návrh. Pak jsem tam chtěl ukázat průřez těch věcí, které dělám s tím, že takový větší výsledek je manuál dobré reklamy, který nám pomáhá regulovat vizuální smog ve městě. A pak tam mám konkrétní projekt revitalizace Smetanových sadů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další nejbližší akcí bude v klubu rodáků na baště ve středu 28. června vernisáž výstavy děl Jiřího Elišky. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Další nejbližší akcí bude v klubu rodáků na baště ve středu 28. června vernisáž výstavy děl Jiřího Elišky.   ---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -492,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-21-07-2023-16-22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>