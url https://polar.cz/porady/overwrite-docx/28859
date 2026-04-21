--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Stříbrném jezeře v Opavě se utopil muž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stříbrné jezero v Opavě si vyžádalo první letošní oběť. V úterý dopoledne se v něm utopil senior, který si šel zaplavat. Než se jej podařilo záchranářům najít uběhly desítky a minut a oživovací pokusy byly marné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -186,101 +301,99 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení  životního prostředí, Slezská Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tady toto je extrém,  ale bohužel v poslední době se nám to tady na této lokalitě opakuje každý  týden. To složení toho odpadu je pokaždé jinačí, ale bohužel permanentně každý týden  tady řešíme ten odpad. Buď je to v rozsahu jednoho kontejneru, někdy je to  v rozsahu třeba pěti, deseti vozíků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interiér z auta,  sedačky, pneumatiky, plno oblečení, televize, plast, a dokonce i dopisy z bank  nebo energetických společností se složenkami a citlivými osobními údaji. I  to strážníkům pomáhá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Interiér z auta,  sedačky, pneumatiky, plno oblečení, televize, plast, a dokonce i dopisy z bank  nebo energetických společností se složenkami a citlivými osobními údaji. I  to strážníkům pomáhá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Druhým způsobem, kterým chceme bojovat proti těmto černým  skládkám, tak je rozšíření našeho kamerového systému, respektive jeho  optimalizace. Již v minulosti se nám osvědčilo, že jsme byli za pomoci  spolupráce s městskou policií opět schopni dopátrat původce černých  skládek. A to například tak, že na několika bezpečnostních kamerách byla  viditelná korba náklaďáku, která byla plná odpadu. A následně to samé auto jelo  zpátky a korba již byla prázdná. Takže i takto byl vypátrán původce černé skládky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení  životního prostředí, Slezská Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průměru likvidace  tohoto jednoho kontejneru vychází na nějakých 8 až 10 tisíc korun. Každopádně  tím, že ten odpad je různorodý, tak všechno se veze do OZO Ostrava na linku a  zaměstnanci tam ještě musí všechno přetřídit podle různých kategorií. Tak, aby  se to dále mohlo zpracovávat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé si často neuvědomují, že při založení černé skládky jim  hrozí pokuta až 50 tisíc korun. U firem je to ještě mnohem více.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé si často neuvědomují, že při založení černé skládky jim  hrozí pokuta až 50 tisíc korun. U firem je to ještě mnohem více. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ženu z Novojičínska okradl falešný bankéř po telefonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -299,57 +412,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Podvodník zavolal třiačtyřicetiletá ženě a řekl ji, že došlo k napadení jejího účtu a aby své finance ochránila, že je má převést na několik účtů, které ji zadal po telefonu. Žena se zalekla a peníze poslala. Chvilku poté si naštěstí uvědomil, že se nejspíše nejedná o standardní postup, kontaktovala svou banku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">     </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Ta díky včasnému oznámení stihla většinu transakcí pozastavit. Bohužel ne u všech to již bylo možné a pachatel tak ženu připravil o více jak 50 tisíc korun. Nicméně původně odeslala částku přesahující 200 tisíc korun.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatel Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To se mi naštěstí nestalo a v žádném případě bych peníze takhle neposlal.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie zdůrazňuje, že banky tímto způsobem, který byl popsán, nikdy nejednají a nikdy také například své klienty v podobných případech nevybízejí, aby vložili své peníze v hotovosti do vkladomatu na virtuální měny.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -370,53 +476,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK má nejnižší novorozeneckou úmrtnost v zemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi dobrými výsledky se mohou chlubit zdravotníci z perinatologického centra při FN Ostrava. I přes vysoký počet rizikových porodů má MS kraj díky tomuto centru nejnižší úmrtnost novorozenců v celé zemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skvělých výsledků ve velmi nízké novorozenecké úmrtnosti ostravská fakultní nemocnice dosáhla i přesto, že ve srovnání s ostatními kraji řeší vysoký podíl rizikových porodů. Fakultní nemocnice provozuje jedno z 12 perinatologických center v zemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skvělých výsledků ve velmi nízké novorozenecké úmrtnosti ostravská fakultní nemocnice dosáhla i přesto, že ve srovnání s ostatními kraji řeší vysoký podíl rizikových porodů. Fakultní nemocnice provozuje jedno z 12 perinatologických center v zemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Havrlant, ředitel FN Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tato centra se starají samozřejmě o rodičky, které jsou zdravé a které rodí běžným způsobem. Ale zejména se to centrum stará o rodičky s rizikovým nebo patologickým těhotenstvím. A ten poměr je samozřejmě významný a v rámci republiky naše centrum má ten poměr významný.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Šimetka, přednosta Gynekologicko-porodnické kliniky FN Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -632,75 +737,73 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jo, jsme spokojení s tím, že se tady dostaneme právě ze  sídliště, protože jinak tam všechno byly autobusy na přestup. Takže to je  výhodné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No úžasně, protože nemusíme přestupovat. My jsme vždycky  jely na nádraží, na pětku přestupovat a teď jedem přímo. Tak je to ideální."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pracovní dny jezdí na Olešnou a zpět 4 páry přímých  spojů. O víkendu je to dokonce 9 spojů. V časovém horizontu od 8:30 do 19:30.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pracovní dny jezdí na Olešnou a zpět 4 páry přímých  spojů. O víkendu je to dokonce 9 spojů. V časovém horizontu od 8:30 do 19:30. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zavedení této linky vzešlo z iniciativy hnutí ANO. Měli  jsme to dokonce ve volebním programu, takže můžu konstatovat splnění tohoto  bodu. A samozřejmě chci poděkovat i našemu koaličnímu partnerovi, že nás v tomto  podpořil. Přestože doprava spadá do jeho gesce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trasy linky 320 jsou dvě, jen s drobnými obměnami zastávek.  Od Marlenky přes TGM, železniční stanici a Beskydskou. A druhá trasa obsahuje i  Revoluční a Rivieru. Spoj jezdí od 30. června do 30. září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trasy linky 320 jsou dvě, jen s drobnými obměnami zastávek.  Od Marlenky přes TGM, železniční stanici a Beskydskou. A druhá trasa obsahuje i  Revoluční a Rivieru. Spoj jezdí od 30. června do 30. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -775,93 +878,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-22-07-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>