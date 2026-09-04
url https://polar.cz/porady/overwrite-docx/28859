--- v1 (2026-04-21)
+++ v2 (2026-09-04)
@@ -920,51 +920,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-22-07-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-22-07-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>