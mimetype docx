--- v0 (2026-01-15)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.7.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci přistihli dalšího zloděje v kontejneru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci přistihli dalšího zloděje ve speciálním kontejneru na elektroodpad. Tentokrát se muž dokázal z jeho útrob vysoukat sám, ale v minulosti už se dokonce několik lidí v uzavíracím mechanismu zaseklo a udusilo.  Vybíráním kontejnerů se navíc dopouští krádeže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -89,53 +204,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Machů, mluvčí MP Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Obdobný případ „vybírání“ kontejneru na elektroodpad řešili ostravští strážníci i v září  loňského roku. Takovýto způsob vybírání kontejnerů však nepovažují za „dobrý  nápad“. Kromě protiprávního jednání může v těchto případech dojít i k ohrožení  zdraví či života."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen v našem kraji už takto zahynuli dva lidé.  V Opavě se udusil 17letý mladík v kontejneru na elektroodpad a v Ostravě zemřel bezdomovec v kontejneru na textil. Toto jednání je navíc nezákonné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen v našem kraji už takto zahynuli dva lidé.  V Opavě se udusil 17letý mladík v kontejneru na elektroodpad a v Ostravě zemřel bezdomovec v kontejneru na textil. Toto jednání je navíc nezákonné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po obchvatu Frýdku-Místku už se jezdí bez omezení a plnou rychlostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -203,97 +317,94 @@
         <w:t xml:space="preserve">Helena Pešatová (STAN), senátorka a starostka Frýdlantu nad  Ostravicí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavně to ulehčí našim Beskydům, protože tam máme problémy  hlavně v zimních měsících. A víme, že ten terén je tam horský, nerovný,  takže i v létě bývají nehody. Ale ta zima je tragická. Takže základem je,  aby veškerá tranzitní doprava směřovala po těchto nově otevřených komunikacích,  za což jsme opravdu vděčni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální  ředitel ŘSD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Víc mě mrzí samotná  rampa, napojení od Příbora, směrem defacto na Bělotín, která si myslím, že tomu  provozu zde bude chybět. A my už se zabýváme v tuto chvíli tou případnou  dostavbou této rampy. Protože si myslím, že pro to plnohodnotné fungování toho  celého dopravního a dálničního skeletu zde v oblasti Frýdku-Místku ta  rampa je potřeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic se nyní chystá na měření  hlučnosti, které by mělo proběhnout na podzim.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ředitelství silnic a dálnic se nyní chystá na měření  hlučnosti, které by mělo proběhnout na podzim. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální  ředitel ŘSD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naší povinností z hlediska  legislativy je po spuštění provozu změřit hluk. V současné chvíli se zde  po celém obchvatu jezdilo 80 kilometrů v hodině. A ještě na jednom jízdním  pásu, které bychom v tuto chvíli naměřili, tak by nebyly relevantní. Z toho  důvodu my čekáme na ten dnešní den, kdy se zprovozní dálnice nebo obchvat  Frýdku-Místku v plnohodnotném profilu, bez jakýchkoliv omezení. Bude se  jezdit už 130 kilometrů v hodině. A jakmile to klimatické podmínky a  legislativa umožní, tak změříme hluk v okolí dálnice. Na základě výsledku  právě tohoto měření budeme dál postupovat. Případně, že by došlo někde k porušení  legislativy z hlediska hlukových limitů, tak samozřejmě budeme okamžitě  připravovat příslušná protihluková opatření. Jak v podobě protihlukových stěn  nebo případně nějaké individuální protihlukové opatření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obchvat Frýdku-Místku se stavěl od roku 2018, má 8,5  kilometru a celkové náklady už dosáhly 4 miliard korun. Z toho druhá etapa  vyšla na 2,3 miliardy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obchvat Frýdku-Místku se stavěl od roku 2018, má 8,5  kilometru a celkové náklady už dosáhly 4 miliard korun. Z toho druhá etapa  vyšla na 2,3 miliardy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 24. 7. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ceny nájemného stále rostou. V meziročním srovnání květen 2022 vs. květen 2023 vzrostly nájmy v Moravskoslezském kraji o 7 %, v Ostravě o 5 %. Za tři roky pak vyrostly nájmy v celém Moravskoslezském kraji včetně Ostravska o 15 procent.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ceny nájemného stále rostou. V meziročním srovnání květen 2022 vs. květen 2023 vzrostly nájmy v Moravskoslezském kraji o 7 %, v Ostravě o 5 %. Za tři roky pak vyrostly nájmy v celém Moravskoslezském kraji včetně Ostravska o 15 procent. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U dvou pádů z výšky zasahovali moravskoslezští záchranáři. Nejprve dorazili do Ostravy, kde se po pádu z 5. patra vážně zranila žena. Poté vyjížděli do Kozmic na Opavsku. Tam spadl muž z šestimetrové výšky na betonový chodník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Věštecké služby byly vyhodnoceny jako podvod</w:t>
@@ -372,123 +483,114 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O prohlídku zázemí Státního okresního archivu Karviná byl letos velký zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I v letošním roce měli lidé v rámci Mezinárodního dne archivů dostat se do míst, kam se běžně návštěvníci této instituce nedostanou. V karvinském Okresním státním archivu byl návštěvníkům navíc představen i unikátní šestiminutový film o Karviné z roku 1918.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Státní okresní archiv Karviná otevřel opět po roce své prostory všem zájemcům o historii a uložené archiválie. Lidé se mohli seznámit s provozem archivu i se zpracováním jednotlivých dokumentů do digitální podoby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Státní okresní archiv Karviná otevřel opět po roce své prostory všem zájemcům o historii a uložené archiválie. Lidé se mohli seznámit s provozem archivu i se zpracováním jednotlivých dokumentů do digitální podoby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Trojak, autor interaktivní mapy, informatik Státního okresního archivu Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uvidí celou fázi zpracování archiválií od jejich příjmu, restaurování, digitalizaci, ukládání do depozitářů až po výstavu, kterou v rámci letošního mezinárodního dne archivů jsme uspořádali a která se jmenuje Neklidná Orlová."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníkům byl také představen unikátní černobílý šestiminutový film se záběry ze Staré Karvinné z roku 1918.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníkům byl také představen unikátní černobílý šestiminutový film se záběry ze Staré Karvinné z roku 1918. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci archivu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Narodil jsem se v Karviné, tak mě to zajímalo. mám fotky i film jsem přinesl na zpracování." "Já miluji archiv a tyto archiválie a zaujalo mě všechno, film, ten byl krásný a ukázalo vše, jak se žilo, ty šachty, to jsme neviděli, že."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příležitost prohlédnout si zázemí archivu dostanou zájemci zase v příštím roce, výstavu Neklidná Orlová je v archivu možno zhlédnout do 31. května příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příležitost prohlédnout si zázemí archivu dostanou zájemci zase v příštím roce, výstavu Neklidná Orlová je v archivu možno zhlédnout do 31. května příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 24. 7. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už třináct měsíců probíhá celková rekonstrukce v ostravském Domově Korýtko. Díky ní bude objekt z osmdesátých let minulého století, vystavěný v socialistickém stylu a před rekonstrukcí stižený již mnohými poruchami, náležet mezi architektonicky přitažlivé a nejmodernější pobytové zařízení pro seniory.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Vodohospodáři upravili kvůli suchu a vysokým teplotám odtoky z přehrad a vodních nádrží. Díky tomu se daří omezovat vysychání říčních koryt. Současně také sledují průtoky na jezech, kde se voda díky náhonům dále hospodářsky využívá. Například tok Ostravice ve Frýdku-Místku, který je posilován přehradami Šance na Ostravici a Morávka na Morávce.</w:t>
+        <w:t xml:space="preserve">Už třináct měsíců probíhá celková rekonstrukce v ostravském Domově Korýtko. Díky ní bude objekt z osmdesátých let minulého století, vystavěný v socialistickém stylu a před rekonstrukcí stižený již mnohými poruchami, náležet mezi architektonicky přitažlivé a nejmodernější pobytové zařízení pro seniory.  Vodohospodáři upravili kvůli suchu a vysokým teplotám odtoky z přehrad a vodních nádrží. Díky tomu se daří omezovat vysychání říčních koryt. Současně také sledují průtoky na jezech, kde se voda díky náhonům dále hospodářsky využívá. Například tok Ostravice ve Frýdku-Místku, který je posilován přehradami Šance na Ostravici a Morávka na Morávce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči kontrolu na alkohol vítali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -673,93 +775,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-07-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>