--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Proces změny územního plánu obce je zahájen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Stonava se dlouhodobě snaží využít svůj potenciál k ekonomickému a sociálnímu rozvoji. S ohledem na probíhající útlum těžby černého uhlí, přesně před rokem dali stonavští zastupitelé zelenou další změně stávajícího územního plánu. Tato čtvrtá změna se dotýká především lokality Dolany. Obec chce na pozemcích naproti ZŠ Dolany vybudovat inženýrské sítě a následně umožnit výstavbu rodinných domů. Tato poslední změna stávajícího územního plánu se dotýká také lokality bývalého Dolu 9. Květen. Aktuálně se obec Stonava zaměřuje na pořízení zcela nového územního plánu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -568,93 +683,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-02-08-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>