--- v1 (2026-05-25)
+++ v2 (2026-08-28)
@@ -725,51 +725,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-02-08-2023-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-02-08-2023-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>