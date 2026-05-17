--- v0 (2026-03-25)
+++ v1 (2026-05-17)
@@ -1,207 +1,318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2023, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, vítejte u pořadu Dopravní revue, jako vždy vás čekají témata z dopravy v Moravskoslezském kraji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Frýdku-Místku je plně průjezdný</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Událostí posledních dnů bylo plné zprůjezdnění obchvatu Frýdku-Místku. Na řidiče místo nepříjemného průtahu městem, čeká plný profil, čtyři pruhy a možnost vyhnout se městu plnou rychlostí než tomu bylo v dočasném režimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příprava a především realizace stavby byla velmi náročná a přinesla spoustu komplikací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příprava a především realizace stavby byla velmi náročná a přinesla spoustu komplikací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Prakticky veškerá správní rozhodnutí, veškeré naše kroky byly zde napadány ze strany občanských sdružení. Končili jsme v odvolacích procesech i u soudu a to bylo asi to nejtěžší. Dokonce jsme museli opakovat proces EIA. Trvalo to desítky let, než se stavba připravila. Samotná výstavba také nebyla jednoduchá. I zde jsme narazili na stavební rozhodnutí, bylo nám zrušeno jedno stavební povolení, které jsme museli opakovat. Druhá zásadní komplikace byla stavařská, ta technická, my jsme zde museli sanovat sesuv svahu, který je za námi, poměrně komplikovaným technickým řešením, to byl taky docela negativní dopad do stavby. Nakonec se alespoň podařilo zprovoznit v polovičním profilu zprovoznit dálnici na konci loňského roku a nyní v tom dálničním."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Prakticky veškerá správní rozhodnutí, veškeré naše kroky byly zde napadány ze strany občanských sdružení. Končili jsme v odvolacích procesech i u soudu a to bylo asi to nejtěžší. Dokonce jsme museli opakovat proces EIA. Trvalo to desítky let, než se stavba připravila. Samotná výstavba také nebyla jednoduchá. I zde jsme narazili na stavební rozhodnutí, bylo nám zrušeno jedno stavební povolení, které jsme museli opakovat. Druhá zásadní komplikace byla stavařská, ta technická, my jsme zde museli sanovat sesuv svahu, který je za námi, poměrně komplikovaným technickým řešením, to byl taky docela negativní dopad do stavby. Nakonec se alespoň podařilo zprovoznit v polovičním profilu zprovoznit dálnici na konci loňského roku a nyní v tom dálničním." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Obchvat pro Frýdek-Místek po několika letech je velmi důležitý a já velmi děkuji tomu, že se dnes můžeme účastnit toho slavnostního řešení, protože ten odklon toho tranzitu po tomto obchvatu je dost zásadní. Právě v tom, že z města vytěsníme nákladní dopravu a bude mířit směrem na Polsko nebo Slovensko. Obyvatelům Frýdku-Místku se ulehčí od náklaďáků a budou moci se vlastně pohybovat po centru bezpečně. A také musíme myslet na životní prostředí, kdy se zbavíme výfukových plynů."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Obchvat pro Frýdek-Místek po několika letech je velmi důležitý a já velmi děkuji tomu, že se dnes můžeme účastnit toho slavnostního řešení, protože ten odklon toho tranzitu po tomto obchvatu je dost zásadní. Právě v tom, že z města vytěsníme nákladní dopravu a bude mířit směrem na Polsko nebo Slovensko. Obyvatelům Frýdku-Místku se ulehčí od náklaďáků a budou moci se vlastně pohybovat po centru bezpečně. A také musíme myslet na životní prostředí, kdy se zbavíme výfukových plynů." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Bude se jezdit už 130 kilometrů v hodině. A jakmile to klimatické podmínky a legislativa umožní, tak změříme hluk v okolí dálnice. Na základě výsledku právě tohoto měření budeme dál postupovat. V případě, že by došlo někde k porušení legislativy z hlediska hlukových limitů, tak samozřejmě budeme okamžitě připravovat příslušná protihluková opatření. Jak v podobě protihlukových stěn nebo případně nějaké individuální protihlukové opatření."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Bude se jezdit už 130 kilometrů v hodině. A jakmile to klimatické podmínky a legislativa umožní, tak změříme hluk v okolí dálnice. Na základě výsledku právě tohoto měření budeme dál postupovat. V případě, že by došlo někde k porušení legislativy z hlediska hlukových limitů, tak samozřejmě budeme okamžitě připravovat příslušná protihluková opatření. Jak v podobě protihlukových stěn nebo případně nějaké individuální protihlukové opatření." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stavba obchvatu začala v roce 2018. Řidiči po něm jezdí v plné délce 8,5 kilometru a pohodlněji se mohou dostat také z Ostravy nebo z Třinecké strany na Beskydy nebo ve směru na Příbor a Olomouc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba obchvatu Mošnova postupuje</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba obchvatu Mošnova na silnici I/58 je v plném proudu. V těchto dnech stavebníci dokončují betonáž jedné z kruhových křižovatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Právě tato kruhová křižovatka je jedním z nejdůležitějších milníků nebo řekněme jedním z těch 61 samostatných objektů této stavby, která jen pro ilustraci a zajímavost, je přesně 3333 metry dlouhá. Tento mix, který položil poslední kubíky betonu za námi, tak nás vlastně zorientoval s plnou platností v harmonogramu celé této stavby.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Právě tato kruhová křižovatka je jedním z nejdůležitějších milníků nebo řekněme jedním z těch 61 samostatných objektů této stavby, která jen pro ilustraci a zajímavost, je přesně 3333 metry dlouhá. Tento mix, který položil poslední kubíky betonu za námi, tak nás vlastně zorientoval s plnou platností v harmonogramu celé této stavby.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Neckář, hlavní stavbyvedoucí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je před námi ještě třetí třetina, kterou plánujeme dokončit na konci srpna. V prvním týdnu září budeme spouštět tento důležitý uzel do provozu. Současně probíhají práce i na začátku úseku stavby, kde se buduje křižovatka jižní.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je před námi ještě třetí třetina, kterou plánujeme dokončit na konci srpna. V prvním týdnu září budeme spouštět tento důležitý uzel do provozu. Současně probíhají práce i na začátku úseku stavby, kde se buduje křižovatka jižní.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podle posledního sčítání tímto místem denně projede 11 tisíc vozidel, z toho 2000 je těžká kamionová doprava. Řidiči aktuálně jezdí v kyvadlovém režimu se semafory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Právě v této době, při výstavbě tohoto kruhového objezdu, je to dopravní řešení a režim pro řidiče velmi náročný, protože jak vidíte, tak ta kruhová křižovatka je z části hotová, z části zprovozněná, na části se staví. Zároveň jezdíme a zároveň stavíme a je to velmi problematické pro stavbu i pro řidiče. Tím, že toto je kruhová křižovatka, která bezprostředně odbavuje i provoz na mezinárodní letiště Leoše Janáčka, tak zároveň je to dopravní uzel, který eminentně zajímá správu letiště a celý ten region, ale mimo jiné i armádu, protože v září tady mají proběhnout tradiční Dny NATO a je třeba, aby armáda byla schopná od začátku září tady navážet techniku. I z tohoto pohledu bylo velmi důležité, zda stihneme stavbu toho kruháče, či nikoliv.”</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka, náměstek hejtmana MSK pro dopravu: MSK řeší problémy s autobusovým dopravcem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj se potýká s problémy v autobusové dopravě, konkrétně u spojů, které v našem regionu zajišťuje dopravce Z-Group Bus, a.s. Na některých linkách v minulých týdnech cestující čekali marně. To je téma, o kterém se budeme bavit s náměstkem hejtmana Moravskoslezského kraje Radkem Podstawkou. Vítejte u nás!</w:t>
       </w:r>
     </w:p>
@@ -383,53 +494,52 @@
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK pro dopravu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A loučím se i s vámi na viděnou u příštího vydání pořadu Dopravní Revue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -497,93 +607,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-02-08-2023-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>