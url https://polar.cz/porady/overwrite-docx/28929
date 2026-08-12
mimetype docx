--- v0 (2026-01-13)
+++ v1 (2026-08-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.8.2023, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě nahrazuje zeleň beton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klimatické změny a hlavně oteplování citelně pociťují zejména obyvatelé měst. Ostrava se proto snaží veřejný prostor na tyto změny co nejlépe připravit. Velmi účinné jsou například zelené projekty, kdy jsou betonové plochy nahrazovány zelení. Je to praktické a navíc to zkrášluje ulice města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,93 +397,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-03-08-2023-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>