--- v0 (2026-02-17)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.8.2023, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci bojují proti krádežím kol a vozíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jízdní kola jsou bohužel mezi zloději stále oblíbeným artiklem. Jedním ze způsobu boje proti nim je jejich značení syntetickou DNA, které provádějí strážníci Městské policie Ostrava. Handicapovaní si mohou nechat označit i invalidní vozíky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -500,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-03-08-2023-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>