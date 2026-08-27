--- v1 (2026-05-16)
+++ v2 (2026-08-27)
@@ -657,51 +657,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-03-08-2023-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-03-08-2023-18-14?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>