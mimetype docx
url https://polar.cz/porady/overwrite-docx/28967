--- v0 (2025-12-19)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.8.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Hornickém muzeu vystavují ponorku z orlických vražd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hornické muzeum získalo unikátní exponát. Návštěvníci si mohou na vlastní oči prohlédnout miniponorku, která pomohla k objasnění tzv. orlických vražd. Na dně Orlíku našla sudy s popravenými lidmi. Obsluhovali ji potápěči báňské záchranné služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ponorka je ovládána operátorem z hladiny. Pohybovat se může až  v hloubce 300 metrů. Pohon zajišťují vrtulové motory umožňující pohyb vpřed a vzad, boční pohyby. Prohlídku ponorky s výkladem o orlických vraždách  muzeum doporučuje až od 15 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ján Hlobil, ředitel Hornického muzea Landek Park: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Důležitou součástí tohoto zážitkového programu je prezentace odborné zkušenosti a speciální techniky v extrémních podmínkách báňského záchranářství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ponorka je součástí zážitkového okruhu „S haviřem na šichtě!“ i  klasických prohlídek a na Landeku je zapůjčena do 10. záři. Kvůli omezené kapacitě muzeum doporučuje  objednávku přes internet. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ponorka je součástí zážitkového okruhu „S haviřem na šichtě!“ i  klasických prohlídek a na Landeku je zapůjčena do 10. záři. Kvůli omezené kapacitě muzeum doporučuje  objednávku přes internet.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MK přispělo na obnovu kulturních památek na Opavsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -161,80 +275,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Burdová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">starostka Jezdkovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se konkrétně o repasy nášlapů, o repasy dvoukřídlových dveří. Takové vnitřní dveře, které se nacházejí na to schodiště, dojde k  obnově kovového madla a také kovových dveří včetně zámku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Od zahájení dotačního programu už bylo na Opavsku obnoveno bezpočet kulturních památek, na které stát uvolnil více než 10 a půl milionů korun.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Od zahájení dotačního programu už bylo na Opavsku obnoveno bezpočet kulturních památek, na které stát uvolnil více než 10 a půl milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 9. 8. 2023 17:00 - 1</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Zemědělci v Moravskoslezském kraji mají sklizeno necelých 30 % polí osetých obilím. Průměrný výnos je zatím vyšší než loni. Je to 7,12 tuny z hektaru. Loni to v prvním srpnovém týdnu bylo 6,72 tuny z hektaru, tehdy ale bylo sklizeno přes 64 % ploch s obilím. Sklizeno je také asi 78 % polí řepky.</w:t>
+        <w:t xml:space="preserve">Krátké zprávy, 9. 8. 2023 17:00 - 1  Frýdek-Místek se pustil do oprav komunikací. Aktuálně přišla na řadu silnice v části Ostravské ulice, a to v úseku před křižovatkou s ulicí 8. pěšího pluku a končící za křižovatkou s ulicí ČSA. Následně se technické služby přemístí i do frýdeckých ulic Na Kopci, Javorová a Habrová. A v Místku opraví povrch Bezručovy ulice, poblíž autobusového zálivu u Ještěra.  Zemědělci v Moravskoslezském kraji mají sklizeno necelých 30 % polí osetých obilím. Průměrný výnos je zatím vyšší než loni. Je to 7,12 tuny z hektaru. Loni to v prvním srpnovém týdnu bylo 6,72 tuny z hektaru, tehdy ale bylo sklizeno přes 64 % ploch s obilím. Sklizeno je také asi 78 % polí řepky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupič táhl seniorku po zemi 10 metrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -339,187 +440,171 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Michálkovické ulici na Slezské Ostravě probíhá  intenzivní pracovní ruch. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci opravy Michálkovické ulice dochází zejména k opravě  chodníků podél této ulice. A to v úseku delším než 1 kilometr. Opravujeme  chodníky po obou stranách. Proto je tato stavba rozetapizována. Aktuálně začíná šestá etapa. Přičemž od června v koordinaci  také se Správou silnic Moravskoslezského kraje, která bude provádět opravu  vozovky. Začala tedy již pokládáním jednořádku a zároveň rekonstrukcí ploch, na  kterých zastavují trolejbusy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celá stavba je rozčleněna na osm úseků, kdy obvod  spolupracuje s různými majiteli sítí, kteří využili rozkopání ulice také ke  své modernizaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celá stavba je rozčleněna na osm úseků, kdy obvod  spolupracuje s různými majiteli sítí, kteří využili rozkopání ulice také ke  své modernizaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zejména s ohledem na komplikovanou dopravní situaci na  ulici Michálkovické, hlavně o víkendech, kdy zde jezdí řada návštěvníků ostravské  zoo, tak probíhají práce trochu pomaleji. A to tak, aby nekomplikovaly právě  dopravu a umožnily právě plynulý průjezd vozidel. Oprava chodníků by měla  končit na přelomu října a listopadu. A nejpozději v listopadu by měla  skončit také oprava vozovky ulice Michálkovická."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba vychází na celkem 26,5 milionu korun a přes 18,5  milionu na ni přispělo město Ostrava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba vychází na celkem 26,5 milionu korun a přes 18,5  milionu na ni přispělo město Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Součástí rekonstrukce ulice Michálkovická je také výměna  všech zastávkových přístřešků městské hromadné dopravy, které dodnes byly  zděné, případně různé plechové a nebyly již v dobrém stavu. A tyto  přístřešky jsou měněny v jednotném vizuálním stylu, který město vydalo právě  pro zastávkové přístřešky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem velmi spokojena, že se něco děje. Bude to hezké a  chce to trpělivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zastávky přitom vychází z designu, který vzešel z městského  obvodu Slezská Ostrava. Byl poprvé použit v roce 2019 na zábradlí na  sídlišti Kamenec. Následně tedy společnost, která tato zábradlí realizovala  byla oslovena městem, aby vytvořila zastávky, které mají jedinečný design a budou  vystihovat právě to, že se nacházíme v Ostravě. Zastávky tak zobrazují  například některé ostravské dominanty. Jeden zastávkový přístřešek vychází zhruba na půl milionu  korun, přičemž v rámci každé takové výměny dochází také k předláždění  prostoru, zabetonování patek takové zastávky a k demolici původních zastávek  včetně jejich následného odvezení na skládku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nových zastávek bude v ulici Michálkovická celkem 8.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nových zastávek bude v ulici Michálkovická celkem 8. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 9. 8. 2023 17:00 - 2</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Ostrava také letos přispěje na potřebné opravy hřbitovů na území města. První část dotací směřovala k žadatelům už na jaře. Nyní bylo z rozpočtu vyčleněno pro rekonstrukce hřbitovů jednotlivých městských obvodů 20 milionů korun a 8 milionů na úpravy Ústředního hřbitova ve Slezské Ostravě.</w:t>
+        <w:t xml:space="preserve">Krátké zprávy, 9. 8. 2023 17:00 - 2  V Havířově začne v září modernizace železniční stanice. Správa železnic tak naváže na opravu havířovské nádražní haly a za 3,4 miliardy korun nechá kompletně zrekonstruovat celou staniční část včetně nástupišť. Zhotovitele už má vybraného.  Ostrava také letos přispěje na potřebné opravy hřbitovů na území města. První část dotací směřovala k žadatelům už na jaře. Nyní bylo z rozpočtu vyčleněno pro rekonstrukce hřbitovů jednotlivých městských obvodů 20 milionů korun a 8 milionů na úpravy Ústředního hřbitova ve Slezské Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodní záchranáři apelují, aby byli lidé u vody zodpovědní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Konzumace alkoholu, nedostatečný dozor rodičů nad dětmi dovádějícími ve vodě. To jsou největší rizika na Těrlické přehradě, na které upozorňuje vodní záchranná služba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Tito dobrovolníci z řad Vodní záchranné služby ČČK na Těrlické přehradě slouží každý den. Zejména v červenci, kdy díky teplému počasí navštívily přehradu tisíce lidí, museli být záchranáři stále připraveni k zásahu. Největší nebezpečí hrozí dětem. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Tito dobrovolníci z řad Vodní záchranné služby ČČK na Těrlické přehradě slouží každý den. Zejména v červenci, kdy díky teplému počasí navštívily přehradu tisíce lidí, museli být záchranáři stále připraveni k zásahu. Největší nebezpečí hrozí dětem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bolf, Vodní záchranná služba Těrlicko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nejdůležitější je dohled rodičů. Jakmile to dítě jde na vodu, tak by mělo mít vestu. Nedodržuje se to. Potkáváme tady děti, skupinka čtyř paddleboardů, děti jsou tam bez vest. Tady na názorné ukázce jste viděli, že dítě bylo bez rodičů, bez pádla, uneslo ho vítr do větší hloubky vzdálené od břehu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Max Gruszczyk, návštěvník přehrady: </w:t>
       </w:r>
@@ -651,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-08-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>