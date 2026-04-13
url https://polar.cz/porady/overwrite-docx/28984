--- v0 (2026-02-24)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.8.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupič táhl seniorku po zemi 10 metrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravským kriminalistům se podařilo usvědčit lupiče, který doslova řádil po celé Evropě. V Ostravě přepadl seniorku a vyrval jí z rukou kabelku. Zadržen byl v Rumunsku, které ho vydalo české justici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,54 +233,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodní záchranáři apelují, aby byli lidé u vody zodpovědní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Konzumace alkoholu, nedostatečný dozor rodičů nad dětmi dovádějícími ve vodě. To jsou největší rizika na Těrlické přehradě, na které upozorňuje vodní záchranná služba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Tito dobrovolníci z řad Vodní záchranné služby ČČK na Těrlické přehradě slouží každý den. Zejména v červenci, kdy díky teplému počasí navštívily přehradu tisíce lidí, museli být záchranáři stále připraveni k zásahu. Největší nebezpečí hrozí dětem. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Tito dobrovolníci z řad Vodní záchranné služby ČČK na Těrlické přehradě slouží každý den. Zejména v červenci, kdy díky teplému počasí navštívily přehradu tisíce lidí, museli být záchranáři stále připraveni k zásahu. Největší nebezpečí hrozí dětem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bolf, Vodní záchranná služba Těrlicko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nejdůležitější je dohled rodičů. Jakmile to dítě jde na vodu, tak by mělo mít vestu. Nedodržuje se to. Potkáváme tady děti, skupinka čtyř paddleboardů, děti jsou tam bez vest. Tady na názorné ukázce jste viděli, že dítě bylo bez rodičů, bez pádla, uneslo ho vítr do větší hloubky vzdálené od břehu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Max Gruszczyk, návštěvník přehrady: </w:t>
       </w:r>
@@ -262,53 +376,52 @@
         <w:t xml:space="preserve">Filip Novák, manažer projektu Corrency pro  Slezskou Ostravu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se i příměstské tábory nebo tábory v létě, mohou  to být ZUŠ, cokoliv si ti rodiče vyberou. A ty děti nebudou tak ochuzeny o tyto  sportovní nebo volnočasové aktivity, na které by běžně nezbývalo dostatek finančních  prostředků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vnímali jsme totiž, že nejen v souvislosti s covidovou  pandemií, ale také v souvislosti s energetickou a ekonomickou krizí  začínají rodiny šetřit. A jedna z prvních úspor byly právě volnočasové aktivity  dětí a mládeže. Proto právě projekt Corrency cílí na to, aby děti sportovaly,  aby měly kroužky a aktivně trávily volný čas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rodiče budou moci dar od městského obvodu uplatnit skrze  elektronické correnty u všech registrovaných spolků a organizací. Těch je do  projektu aktuálně zapojeno 44. Registrace je možná na webu slezska.corrency.cz  do 30. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rodiče budou moci dar od městského obvodu uplatnit skrze  elektronické correnty u všech registrovaných spolků a organizací. Těch je do  projektu aktuálně zapojeno 44. Registrace je možná na webu slezska.corrency.cz  do 30. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rodiče ze Slezské Ostravy mohou v jednotlivých vlnách,  tedy na jaře a na podzim, požádat vždy o 500 korun na každé dítě. Těchto 500  korun mohou využít u partnerů projektu, tedy samotných spolků a organizací,  které nabízejí volnočasové vyžití. Přičemž vždy dalších 50 procent musí doložit  ze svých peněz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolf Franke, generální manažer FBC Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -326,53 +439,52 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od 1. 8. tedy odstartovala druhá etapa projektu Corrency.  Tedy dnes mohou rodiče žádat o druhou pětisetkorunu. Já bych tedy vyzval všechny  rodiče ze Slezské Ostravy, aby využili této možnosti, protože tyto peníze jsou  alokovány v rámci rozpočtu městského obvodu. A mohou je využít na volných  čas jejich dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolf Franke, generální manažer FBC Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My tady přímo v klubu máme asi 600 členů. Z toho je  400 do osmnácti let. A kromě toho samozřejmě máme florbalovou akademii, kde se  staráme o dalších 600 dětí asi. Takže máme asi tisícovku dětí, které sportují  se zaměřením pro florbal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K platbě přes transakční systém budou rodiče potřebovat jen  občanský průkaz nebo kód z SMS v mobilním telefonu. Obvod vyčlenil na podporu  dětských mimoškolních aktivit dohromady 4 miliony korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K platbě přes transakční systém budou rodiče potřebovat jen  občanský průkaz nebo kód z SMS v mobilním telefonu. Obvod vyčlenil na podporu  dětských mimoškolních aktivit dohromady 4 miliony korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Hornickém muzeu vystavují ponorku z orlických vražd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -405,53 +517,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ponorka je ovládána operátorem z hladiny. Pohybovat se může až  v hloubce 300 metrů. Pohon zajišťují vrtulové motory umožňující pohyb vpřed a vzad, boční pohyby. Prohlídku ponorky s výkladem o orlických vraždách  muzeum doporučuje až od 15 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ján Hlobil, ředitel Hornického muzea Landek Park: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Důležitou součástí tohoto zážitkového programu je prezentace odborné zkušenosti a speciální techniky v extrémních podmínkách báňského záchranářství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ponorka je součástí zážitkového okruhu „S haviřem na šichtě!“ i  klasických prohlídek a na Landeku je zapůjčena do 10. záři. Kvůli omezené kapacitě muzeum doporučuje  objednávku přes internet. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ponorka je součástí zážitkového okruhu „S haviřem na šichtě!“ i  klasických prohlídek a na Landeku je zapůjčena do 10. záři. Kvůli omezené kapacitě muzeum doporučuje  objednávku přes internet.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MK přispělo na obnovu kulturních památek na Opavsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -496,54 +607,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Burdová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">starostka Jezdkovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se konkrétně o repasy nášlapů, o repasy dvoukřídlových dveří. Takové vnitřní dveře, které se nacházejí na to schodiště, dojde k  obnově kovového madla a také kovových dveří včetně zámku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Od zahájení dotačního programu už bylo na Opavsku obnoveno bezpočet kulturních památek, na které stát uvolnil více než 10 a půl milionů korun.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Od zahájení dotačního programu už bylo na Opavsku obnoveno bezpočet kulturních památek, na které stát uvolnil více než 10 a půl milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětem hospitalizovaným ve vítkovické nemocnici pomáhají panenky Kiwanis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -563,75 +673,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Němec, herec, režisér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já mám tu čest  se stát takovým zpestřením tady života dětí v nemocnici v Ostravě, díky paní Pastuškové, což teď děláme. Vymalováváme takové panenky, které by měly nějakým způsobem dětem pomoct prožít tady ten nemocniční čas. No a děláme jim radost, protože ostatní vlastně to jediné, s čím my amatéři nelékaři můžeme těm dětem přijít na pomoc. Prostě přinést jim aspoň nějaký malý okamžik radosti. Tak o to se snažím a jsem moc rád, že toho můžu být součásti.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Boženský, primář dětského oddělení Nemocnice Agel Ostrava-Vítkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Děti mají určitě strach z toho neznámého. To znamená, ony se bojí, bojí se toho neznámého a my právě tu panenku využíváme k tomu, že ony si k ní najdou ten vztah a je to ten jejich kamarád. Je to velmi velmi zajímavé, jak ty děti velmi rychle s tou panenkou začnou jakoby se kamarádit a umožní jim to ten pobyt výrazně zpříjemnit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Děti mají určitě strach z toho neznámého. To znamená, ony se bojí, bojí se toho neznámého a my právě tu panenku využíváme k tomu, že ony si k ní najdou ten vztah a je to ten jejich kamarád. Je to velmi velmi zajímavé, jak ty děti velmi rychle s tou panenkou začnou jakoby se kamarádit a umožní jim to ten pobyt výrazně zpříjemnit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Blahutová, pacientka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já si myslím, že ty panenky pomohou těm dětem se zabavit v tom volném čase, který tady mají a že jim pomohou, aby jim ten čas v nemocnici rychleji utekl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tisíce hadrových panenek rozváží po nemocnicích už 22 let Eva Pastušková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tisíce hadrových panenek rozváží po nemocnicích už 22 let Eva Pastušková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pastušková, prezidentka Kiwanis klub Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty panenky jsou opravdu velice oblíbené, a to i u kluků a taky u starších děti. Malují je i 17letí kluci. Ani to nejde spočítat, ale já si myslím, že jich bude tak kolem 70 až 80 tisíc za tu dobu. Co je důležité, v rámci resocializace nám je šijí odsouzení ve čtyřech věznicích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společně s panenkami dostali malí pacienti také drobné dárky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -727,93 +835,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-12-08-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>