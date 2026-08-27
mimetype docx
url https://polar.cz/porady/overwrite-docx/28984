--- v1 (2026-04-13)
+++ v2 (2026-08-27)
@@ -877,51 +877,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-12-08-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-12-08-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>