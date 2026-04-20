--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.8.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z Dolu Frenštát vyvezli poslední okov, šachtu zasypou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Frenštát, jehož činnost byla zastavena dříve, než v něm začala těžba uhlí, je po 40 letech připravený k zasypání. Demolici čeká řada povrchových objektů, ale samotné těžní věže strženy zřejmě nebudou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nové a přínosnější využití bývalé šachty doufá také vedení kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Věřím, že díky místním samosprávám ve spojení právě s Moravskoslezským krajem můžeme společně vytvořit příjemné zázemí jak pro turisty, tak pro místní obyvatele tím, že budeme společně tvořit projekty různorodého charakteru, ať to je podpora podnikání, nebo to je bydlení a nebo to je relaxace jako taková.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně se těžce zranil cyklista bez helmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -223,54 +337,50 @@
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Černá perla v Ostravě se otevírá veřejnosti. Z bývalé architektonicky cenné administrativní budovy je teď medicínská klinika. Autorem rekonstrukce je ostravské Projektstudio. Jeho návrh zdůraznil vzhled pláště s černými díly. Otevření Černé perly navštívily více jak čtyři stovky návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté se v minulých dnech na Červenohorském sedle v Jeseníkách zaměřili na motorkáře. Kvůli prohřeškům jich pokutovali přes 6 desítek. Nejčastějšími  za technický stav motorek a překročení rychlosti. Červenohorské sedlo je tradičně vyhledávaným místem motorkářů z Česka i Polska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fontána na náměstí Nad Terasou je zničená a chátrá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidem, kteří chodí přes náměstí Nad Terasou v Havířově, se nelíbí, že během celého léta tam nefunguje fontána. Správa sportovních a rekreačních zařízení tvrdí, že vodní prvek zničili vandalové a oprava bude složitá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -506,53 +616,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se opět konal fotbalový kemp pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se o prázdninách fotbaloví trenéři věnovali dětem v rámci příměstského fotbalového kempu, do kterého se mohly přihlásit nejen sportující děti, ale i úplní nováčci. Pro velký zájem se letos uskutečnily kempy dva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fotbalový kemp MFK Karviná organizuje každým rokem pro děti od šesti let. Malým hráčům a hráčkám se i letos věnovali zkušení trenéři a čas na setkání s dětmi si našli i prvoligoví fotbalisté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Fotbalový kemp MFK Karviná organizuje každým rokem pro děti od šesti let. Malým hráčům a hráčkám se i letos věnovali zkušení trenéři a čas na setkání s dětmi si našli i prvoligoví fotbalisté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Cisovský, spoluorganizátor fotbalového kempu, trenér U9 a U13 MFK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsou tady i nováčci, kteří nehrají žádné sporty, ale máme tady i kluky, kteří hrají třeba házenou, je to sportovní kemp, nejedná se jen o fotbalisty. Děti mají tři tréninky denně minimálně, do toho jsou různé soutěže, také se zde zdokonalují v různých pohybových dovednostech, máme tu různé rychlostní soutěže, házenou jsme hráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotbal byl pro všechny malé účastníky kempu jasnou volbou.</w:t>
       </w:r>
@@ -602,53 +711,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čas na malé fotbalisty si našli i prvoligoví hráči, kteří je přišli povzbudit a také si s nimi zahrát. Byl mezi nimi i brankář Vladimír Neuman.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Neuman, brankář MFK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Začínal jsem úplně stejně, určitě jsem taky potkával své vzory, já jsem od mala fandil Baníku, chodil jsme na Baník, podávat balóny, s hráči jsem se potkal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fotbalové kempy se letos konaly dva.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Fotbalové kempy se letos konaly dva. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -723,93 +831,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-08-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>