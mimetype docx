--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -873,51 +873,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-08-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-08-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>