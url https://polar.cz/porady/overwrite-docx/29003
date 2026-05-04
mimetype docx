--- v0 (2026-01-14)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.8.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvu ministra využil Nový Jičín k diskuzi o odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín navštívil ministr životního prostředí Petr Hladík. Zajímal se třeba o to, jak město řeší nakládání s odpady. Na separačním dvoře ocenil Reuse centrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -359,53 +474,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nové a přínosnější využití bývalé šachty doufá také vedení kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Věřím, že díky místním samosprávám ve spojení právě s Moravskoslezským krajem můžeme společně vytvořit příjemné zázemí jak pro turisty, tak pro místní obyvatele tím, že budeme společně tvořit projekty různorodého charakteru, ať to je podpora podnikání, nebo to je bydlení a nebo to je relaxace jako taková.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci ostravské školy vyrobili rekordní dřevěný vláček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -678,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-08-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>