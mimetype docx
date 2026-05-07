--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně byla otevřena nová zubní ordinace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně byla otevřena nová stomatologická ambulance. Za podpory radnice ji zřídila zdejší nemocnice. Zubního lékaře tak zatím od srpna získalo zhruba 1200 lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -529,64 +644,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Knapčík, primář neurologie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: „Mozek je strašně citlivý na nedostatek kyslíku, proto v tomto celém průběhu pacienta nemocnicí hraje každá minuta svoji roli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Řidiči v Moravskoslezském kraji se v úterý mohli setkat s dopravně-bezpečnostní akcí policistů. Zaměřili se na alkohol a drogy za volantem. Zkontrolovali více jak 2200 vozidel a zjištili 368 přestupků. Po požití alkoholu za volant usedlo celkem 10 řidičů.</w:t>
-[...12 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči v Moravskoslezském kraji se v úterý mohli setkat s dopravně-bezpečnostní akcí policistů. Zaměřili se na alkohol a drogy za volantem. Zkontrolovali více jak 2200 vozidel a zjištili 368 přestupků. Po požití alkoholu za volant usedlo celkem 10 řidičů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová sezóna Národního divadla Moravskoslezského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začátek nové sezóny Národního divadla Moravskoslezského se rychle blíží. Diváci se mohou těšit na 18 novinek či obnovených premiér. Tato sezóna bude značně ovlivněna dvoustým výročím narození hudebního skladatele Bedřicha Smetany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -757,93 +860,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-08-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>