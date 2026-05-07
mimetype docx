--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj vykrádal v Ostravě auta i objekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jen pár měsíců vydržel na svobodě recidivista z Ostravy, který si na živobytí vydělával krádežemi. Specializoval se na auta, ale vykrádal i různé objekty, kde se uměl dostat bez použití násilí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,157 +241,122 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejvyšší certifikát pro iktové pracoviště krnovské nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Diamantový, tedy nejvyšší status za péči o pacienty s mozkovou příhodou, získala nemocnice v Krnově. Zdejší iktové pracoviště se tak řadí mezi světovou špičku. Při  diagnostice a léčení cévní mozkové příhody hraje hlavní roli čas a přesná spolupráce několika oddělení nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prestižní certifikát Mezinárodní asociace ESO má pouze několik nemocnic v České republice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to ocenění práce všech našich lékařů, sestřiček, celého toho týmu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nemocnici se podařilo zkrátit průměrný čas od vyšetření k zahájení léčby z původních 60 na 22 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Knapčík, primář neurologie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mozek je strašně citlivý na nedostatek kyslíku, proto v tomto celém průběhu pacienta nemocnicí hraje každá minuta svoji roli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana, vyléčená pacientka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„ Vyvrátila jsem se doma v bytě, brácha mě naložil do auta a odvezl sem. Místo sanitky, prostě to chtěl rychle.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Urgentní příjem a co nejrychlejší radiodiagnostické, CT a laboratorní vyšetření předchází zahájení léčby trombolýzou. Podstatné je neotálet s přivoláním záchranky při prvních příznacích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Knapčík, primář neurologie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Řeč, jestli je člověk schopen si vybavit slova a říci nebo jestli je vyslovuje srozumitelně tak, jak bylo zvykem, pak pohledem do zrcadla, symetrie nebo asymetrie ústních koutků, no a vyšetření svalové síly rukou a nohou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na konci celého řetězce kroků je pak kvalitní rehabilitace pacientů.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Žaloudíková, náměstkyně ředitele pro léčebnou péči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „V současné době dobudováváme a rozšiřujeme rehabilitační centrum, staví se prostory interní a bude se opravovat exteriér, bude sloužit hlavně pro pacienty z neurologie a z ortopedie.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -409,76 +489,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce Polikliniky v Karviné finišuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od poloviny listopadu loňského roku se mění budova Polikliniky v Karviné-Mizerově. Z chátrajícího a neudržovaného objektu se mění na moderní a energeticky méně náročnou stavbu. Na střeše už dokonce funguje fotovoltaická elektrárna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K rekonstrukci budovy se přistoupilo hned poté, co budovu převzalo město do svého majetku a momentálně práce finišují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K rekonstrukci budovy se přistoupilo hned poté, co budovu převzalo město do svého majetku a momentálně práce finišují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Blížíme se do finále, ta stavba, ta první fáze, opláštění, výměna oken, zateplení střechy a další doplňky na vně stavby by měly být dokončeny někdy v devátém, desátém měsíci. Na střechách dnes máme fotovoltaiku, ta by měla objektu pomoci ekonomicky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba byla rozdělena na jednotlivé pavilony. Tam, kde práce skončily, se pak postupně vraceli lékaři do svých ordinací. A noví přibývají.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba byla rozdělena na jednotlivé pavilony. Tam, kde práce skončily, se pak postupně vraceli lékaři do svých ordinací. A noví přibývají.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi ně patří například Martin Krásný, sportovní fyzioteraput, který svou pomoc tady nabízí nejen sportovcům, ale každému, kdo ji potřebuje. V srpnu na poliklinice také nově otevřel svou ORL ambulanci Roman Kroczek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Kroczek, lékař</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ordinuji zde každé pondělí a čtvrtek, zbylé dny zůstávám na svém domovském pracovišti, což je ORL oddělení nemocnice ve Frýdku-Místku, kde pracuji již 10 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -503,61 +580,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaparkovat v areálu havířovské nemocnice je dlouholetý problém. Míst je málo pro zaměstnance i pacienty. Kraj se dohodl s městem o převodu části pozemku, kde radnice už začala stavět nové parkoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek havířovského primátora: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj nám převedl bezúplatně pozemek a my jako město jsme investorem této stavby. Chceme tady postavit parkoviště. Vznikne tady 170 nových parkovacích míst, vysoutěžené náklady jsou zhruba 18,6 milionu korun."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová sezóna Národního divadla Moravskoslezského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začátek nové sezóny Národního divadla Moravskoslezského se rychle blíží. Diváci se mohou těšit na 18 novinek či obnovených premiér. Tato sezóna bude značně ovlivněna dvoustým výročím narození hudebního skladatele Bedřicha Smetany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -728,93 +794,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-08-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>