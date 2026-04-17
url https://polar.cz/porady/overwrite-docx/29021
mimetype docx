--- v0 (2026-01-14)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.8.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na separačním dvoře ocenil ministr Reuse centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín navštívil ministr životního prostředí Petr Hladík. Prohlédl si Lesopark Skalky a Kamenné divadlo, zajímal se o to, jak město řeší nakládání s odpady. Na separačním dvoře ocenil Reuse centrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -79,55 +194,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem rád, že ministr Petr Hladík vyslyšel mé pozvání a dorazil k nám do Nového Jičína, protože jsem přesvědčen, že město, jak vedení, tak úředníci z odboru životního prostředí se snaží dělat pro zlepšení životního prostředí v našem městě vše, co jde. Ale samozřejmě mu ukázat, co bychom ještě chtěli v budoucnu postavit, jaká by byla možnost pro zlepšení životního prostředí a samozřejmě je to všechno o financích, takže mu ukázat i to, že je potřeba, aby do těch měst a obcí ty peníze putoval, aby se nám dařilo to životní prostředí  zlepšovat.”         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme určitě v plánu s panem ministrem probrat, jak to bude se započítáváním kompostérů do v podstatě odpadu, který nevzniká. Čili předcházení odpadu, protože budeme mít v nejbližších letech povinnost určité procento odpadu vytřídit, snažíme se dělat, co můžeme, aby se to množství toho směsného odpadu snížilo, ale toto se do toho zatím nezapočítává. Teď navíc chystáme díky dotaci pořízení kompostérů pro občany města, tak by nám to hodně pomohlo. Dále se také budeme ptát, jak to bude se tříděním PET lahví, které brzy budou zálohované, a bude to také velký zásah do odpadového hospodářství města, protože PET lahve jsou jedna ze složek, které se následně nejlépe prodávají a ze kterých je i nějaký zisk.”              </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvu Nového Jičína ukončil ministr setkáním s občany v Žerotínském zámku.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Péči zubaře získalo v nové ordinaci více než tisíc lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -414,93 +524,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-18-08-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>