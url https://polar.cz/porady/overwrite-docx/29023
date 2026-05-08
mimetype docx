--- v0 (2026-01-15)
+++ v1 (2026-05-08)
@@ -1,124 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.8.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci v Karviné řeší opilé bezdomovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální cítění občanů Karviné s bezdomovci, kteří posedávají u obchodních domů, má i negativní dopad. Za peníze, které od lidé dostávají, se opíjejí a přidělávají práci strážníkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jsou bez domova, pomoc úřadů odmítají a vyhovuje jim bezprizorně toulat se ulicemi či vysedávat na místech, kde se pohybuje větší množství lidí, u obchodních domů nebo nádraží. Od lidí žádají peníze. Problém je, že za ně nekupují potraviny, ale levný alkohol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jsou bez domova, pomoc úřadů odmítají a vyhovuje jim bezprizorně toulat se ulicemi či vysedávat na místech, kde se pohybuje větší množství lidí, u obchodních domů nebo nádraží. Od lidí žádají peníze. Problém je, že za ně nekupují potraviny, ale levný alkohol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom chtěli požádat karvinskou veřejnost, aby nedávali peníze žebrajícím bezdomovcům. Ti lidé si nakupují za vyžebrané peníze levné víno, spijí se do němoty a strážníci pak nedělají nic jiného než je vozí na záchytku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Denně strážníci řeší čtyři, pět případů, kdy se za peníze lidí opijí. Tento muž nadýchal 3 promile.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Denně strážníci řeší čtyři, pět případů, kdy se za peníze lidí opijí. Tento muž nadýchal 3 promile. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chápeme sociální cítění občanů, ale ti lidé si nikdy za darované peníze nikdy nekoupí potraviny, ale alkohol. Je třeba si uvědomit, že tím se těmto lidem škodí, oni se opijí a poškozují si zdraví.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud je opilý bezdomovec zraněn pádem, musí ho strážníci nejdříve odvézt do nemocnice na ošetření, posléze pak ještě zajišťují jeho převoz na záchytku, většinou jim takový případ zabere dvě až tři hodiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud je opilý bezdomovec zraněn pádem, musí ho strážníci nejdříve odvézt do nemocnice na ošetření, posléze pak ještě zajišťují jeho převoz na záchytku, většinou jim takový případ zabere dvě až tři hodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z ulice Větrná se stane jednosměrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -405,53 +517,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V loňském roce kvůli výměně oken děti z druhého stupně musely zůstat po nějakou dobu doma na distanční výuce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Sasynová, ředitelka ZŠ Moravská:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rekonstrukce školy chod vyučování nenaruší. Školní rok začne normálně 4. září a ve školní jídelně se uvidí podle toho, jak budou práce pokračovat. Máme záložní plán.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Náklady na druhou etapu revitalizace školy vyjdou na necelých 50 milionů korun a radnice ji financuje z úvěru, který si vzala právě na modernizaci školských zařízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Náklady na druhou etapu revitalizace školy vyjdou na necelých 50 milionů korun a radnice ji financuje z úvěru, který si vzala právě na modernizaci školských zařízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na zateplení školy by radnice chtěla stihnout do konce roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 18. 8. 2023 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -660,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-08-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>