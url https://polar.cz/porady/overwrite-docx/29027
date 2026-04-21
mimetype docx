--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.8.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má modrozelenou kuchařku na projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má modrozelenou kuchařku a jak název napovídá, týká se životního prostředí a jeho vztahu k plánovaným projektům. Každý investor, který má v plánu něco ve městě vybudovat, musí být v souladu s těmito zásadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,53 +235,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skrochovice na Opavsku jsou zase o krok blíž k vytouženému obchvatu. Územní rozhodnutí stavby začátkem srpna nabylo právní moci. Státu to potvrdil Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obchvat Skrochovic je jednou z klíčových staveb na silnici 1/57 mezi Opavou a Krnovem. Odvést má hustou tranzitní dopravu z místní části obce Brumovice, pod kterou spadají. Lidé na něj čekají už řadu let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Dostál, tajemník, Sdružení pro výstavbu komunikace I/11-I/57: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tato stavba je nesmírně důležitá pro kompletaci jednotlivých úseků Slezského kříže západ, to znamená silnice vedoucí z Ostravy přes Opavu na Krnov a na hraniční přechod s polskou republikou Bartultovice. ŘSD teď bude připravovat další projektové stupně v souladu s platnou stavební legislativou.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tato stavba je nesmírně důležitá pro kompletaci jednotlivých úseků Slezského kříže západ, to znamená silnice vedoucí z Ostravy přes Opavu na Krnov a na hraniční přechod s polskou republikou Bartultovice. ŘSD teď bude připravovat další projektové stupně v souladu s platnou stavební legislativou.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelka Skrochovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já si myslím, že lidem v obci se uleví, uleví se od toho hluku. Tady jezdí hrozně moc kamionů a to jsou otřesy. I v domě cítíte, jak ta auta jezdí. Děti, které chodí tady na vlakové nádraží, tak někdy musí čekat i několik minut než někdo zastaví a pustí je přes tu cestu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S přeložkou Brumovicím pomáhá Sdružení pro výstavbu komunikace I/11- I/57, které nechalo v předstihu zpracovat jak technickou studii společně s výpočtem ekonomické efektivity, tak i dokumentaci EIA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -375,53 +489,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nové a přínosnější využití bývalé šachty doufá také vedení kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Věřím, že díky místním samosprávám ve spojení právě s Moravskoslezským krajem můžeme společně vytvořit příjemné zázemí jak pro turisty, tak pro místní obyvatele tím, že budeme společně tvořit projekty různorodého charakteru, ať to je podpora podnikání, nebo to je bydlení a nebo to je relaxace jako taková.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zasypávání důlních jam připraveným materiálem by mělo začít už v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Černá perla se po rekonstrukci otevřela lidem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -747,93 +860,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-19-08-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>