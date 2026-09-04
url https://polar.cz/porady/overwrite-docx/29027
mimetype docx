--- v1 (2026-04-21)
+++ v2 (2026-09-04)
@@ -902,51 +902,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-19-08-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-19-08-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>