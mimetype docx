--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.8.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muž s mačetou po zákroku policistů zemřel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Inspekce bezpečnostních sborů vyšetřuje případ, který se odehrál ve Frýdlantu nad Ostravicí. Policisté zasahovali proti nebezpečnému muži, který kolemjdoucí ohrožoval mačetou. Muže zpacifikovali ale upadl při tom do bezvědomí. Při následném převozu do nemocnice zemřel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -134,53 +249,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodloužení těžby vyvolalo zájem o nové horníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodloužení těžby černého uhlí v jediném činném dole na Karvinsku znamenalo rozfárání dalších zásob. Společnost OKD proto do Dolu ČSM ve Stonavě přijímá nové zaměstnance, kteří však už mají s hornictvím zkušenosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těžba uhlí už měla být ukončena a důl se měl připravovat na likvidaci. Energetická krize však jeho činnost prodloužila a horníci těží další tuny kvalitního černého uhlí. Při návštěvě šachty jsme se podívali na pracoviště, kde důlní kombajn při frézování v uhelné sloji o výšce 3 metrů postupuje každý den 4 metry.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Těžba uhlí už měla být ukončena a důl se měl připravovat na likvidaci. Energetická krize však jeho činnost prodloužila a horníci těží další tuny kvalitního černého uhlí. Při návštěvě šachty jsme se podívali na pracoviště, kde důlní kombajn při frézování v uhelné sloji o výšce 3 metrů postupuje každý den 4 metry. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Janulek, vedoucí provozu rubání, OKD, Důl ČSM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Kombajn nám projede porub, vznikne ulička o šířce 80 centimetrů, podle šířky fréz na kombajnu. Za ním se pomocí hydraulických válců v sekcích potlačí dopravník a na něj se pak dotáhnou jednotlivé sekce, kterých tady máme 99. A takto postupujeme pořád dál a dál.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důl ČSM by mohl uhlí produkovat více, potýká se však s nedostatkem horníků. Okamžitě by jich mohlo nastoupit až několik desítek, zájem je však především o ty, kteří už mají s hornictvím zkušenosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -283,53 +397,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lepší kvalitu ledu už mohli i v létě okusti trénující hokejisté a také krasobruslaři z místního oddílu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Křižanová, trenérka Krasobruslení Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to super, ten led je hladký, bruslí se na něm příjemně, hned to usychá, takže je to paráda.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nákup nové rolby zainvestovalo ze svého rozpočtu město.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nákup nové rolby zainvestovalo ze svého rozpočtu město. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o to, že stávající dvě rolby již byly poruchové, proto byla pořízena nová rolba, která byla dodána na konci června. Celkové náklady na tuto koupi dosáhly 5, 1 milionu korun včetně daně.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V posledních letech dosáhly investice město do modernizace zimního stadionu desítky milionů korun, téměř 60 milionů stála rekonstrukce střechy a vzduchotechniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -415,53 +528,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">polským</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> jazykem vyučovacím:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsme moc rádi, že podlaha je vybroušená, nová, krásná a obložení také bude hotové 1. září. Jinak pracujeme v zahradě, kde připravujeme dvě venkovní učebny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A na ZŠ Slovenská se rekonstruovaly šatny a chodba v družině a také tady vznikla zbrusu nová a moderní učebna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A na ZŠ Slovenská se rekonstruovaly šatny a chodba v družině a také tady vznikla zbrusu nová a moderní učebna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Klos, ředitel ZŠ a MŠ Slovenská</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Letošní léto jsme vytvořili novou učebnu matematiky a informatiky, protože se mění školní vzdělávací program, je třeba se tomu přizpůsobit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velká změna k lepšímu se odehrává i v Mateřské škole Nedbalova. Tady finišují práce na nové kuchyni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -543,53 +655,52 @@
         <w:t xml:space="preserve">Jan Kuča, etnograf:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem té celé akce v Čechách, tak je vytvoření souboru fotografií, které budou primárně použity v knize. Už před vydáním knihy probíhají různé výstavy fotografií, které si přejí v různých regionech.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Kaminská, Muzeum Těšínska, etnograf: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My za Muzeum Těšínska jsme rádi, že se můžeme zúčastnit. Jsme rádi, že tady můžeme prezentovat i některé kusy z našich muzejních sbírek konkrétně ze sbírek lidového textilu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velkoformátové fotografie by se mohli objevit i v nových prostorách obecního úřadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velkoformátové fotografie by se mohli objevit i v nových prostorách obecního úřadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -664,93 +775,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-08-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>