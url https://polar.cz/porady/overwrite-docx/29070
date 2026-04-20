--- v0 (2026-01-14)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.8.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodloužení těžby vyvolalo zájem o nové horníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodloužení těžby černého uhlí v jediném činném dole na Karvinsku znamenalo rozfárání dalších zásob. Společnost OKD proto do Dolu ČSM ve Stonavě přijímá nové zaměstnance, kteří však už mají s hornictvím zkušenosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těžba uhlí už měla být ukončena a důl se měl připravovat na likvidaci. Energetická krize však jeho činnost prodloužila a horníci těží další tuny kvalitního černého uhlí. Při návštěvě šachty jsme se podívali na pracoviště, kde důlní kombajn při frézování v uhelné sloji o výšce 3 metrů postupuje každý den 4 metry.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Těžba uhlí už měla být ukončena a důl se měl připravovat na likvidaci. Energetická krize však jeho činnost prodloužila a horníci těží další tuny kvalitního černého uhlí. Při návštěvě šachty jsme se podívali na pracoviště, kde důlní kombajn při frézování v uhelné sloji o výšce 3 metrů postupuje každý den 4 metry. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Janulek, vedoucí provozu rubání, OKD, Důl ČSM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Kombajn nám projede porub, vznikne ulička o šířce 80 centimetrů, podle šířky fréz na kombajnu. Za ním se pomocí hydraulických válců v sekcích potlačí dopravník a na něj se pak dotáhnou jednotlivé sekce, kterých tady máme 99. A takto postupujeme pořád dál a dál.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důl ČSM by mohl uhlí produkovat více, potýká se však s nedostatkem horníků. Okamžitě by jich mohlo nastoupit až několik desítek, zájem je však především o ty, kteří už mají s hornictvím zkušenosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -495,54 +609,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já bych chtěla vidět ty ovečky, jak se tady pasou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tady ten ohradník je celkem dost blízko chodníku."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tady ten ohradník je celkem dost blízko chodníku."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Smola, referent odboru životního prostředí magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to ale opravdu jen pokus, nevíme, jaké budou reakce lidí, jak to přijmou, jestli tady nebudou nějaké vandalské útoky, ať už na ten elektrický ohradník, nebo nějaký volně puštěný pes, který by se k těm ovcím dostal a mohl je poranit. Pokud se to osvědčí, tak spíš bychom vytipovávali další pozemky, kde ty ovce ale budou natrvalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Magistrát žádá lidi, aby nechodili blízko ohradníku, měli pod dozorem své psy a zvířata nekrmili.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -600,53 +712,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lepší kvalitu ledu už mohli i v létě okusti trénující hokejisté a také krasobruslaři z místního oddílu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Křižanová, trenérka Krasobruslení Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to super, ten led je hladký, bruslí se na něm příjemně, hned to usychá, takže je to paráda.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nákup nové rolby zainvestovalo ze svého rozpočtu město.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nákup nové rolby zainvestovalo ze svého rozpočtu město. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o to, že stávající dvě rolby již byly poruchové, proto byla pořízena nová rolba, která byla dodána na konci června. Celkové náklady na tuto koupi dosáhly 5, 1 milionu korun včetně daně.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V posledních letech dosáhly investice město do modernizace zimního stadionu desítky milionů korun, téměř 60 milionů stála rekonstrukce střechy a vzduchotechniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -742,93 +853,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-27-08-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>