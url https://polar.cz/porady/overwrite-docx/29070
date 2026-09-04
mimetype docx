--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -895,51 +895,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-27-08-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-27-08-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>