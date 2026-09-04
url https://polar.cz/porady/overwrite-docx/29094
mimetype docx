--- v0 (2025-12-24)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.8.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice Těšínská projde celkovou rekonstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice Těšínská v Opavě projde celkovou rekonstrukcí. Už ji potřebovala delší dobu. Je to totiž ve špatném stavu. Jedná se o souvislou opravu silnice v délce asi 2, 5 km.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,82 +312,80 @@
         <w:t xml:space="preserve">Tomáš Veselý, strážník MP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hlavním cílem této akce je, aby děti žijící a bydlící v této lokalitě, si ten svůj vlastní dvorek uklidily. Děti jednak zjistí, v jakém stavu se ten jejich dvorek nachází, jestli je uklizený, nebo naopak znečištěný a do jaké míry. A samozřejmě ten úklid stojí nějaké to úsilí a námahu a v neposlední řadě se také dozvědí, jakým způsobem se dá ten odpad třídit a následně i recyklovat." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti byly poučeny, že se nesmí dotknout například použitých injekčních stříkaček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem rád, že pomáhám přírodě. Příroda nám dává vzduch a vítr.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem rád, že pomáhám přírodě. Příroda nám dává vzduch a vítr.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem tady byl i minulý rok, ale zase tady musíme uklízet, protože ten nepořádek je tady zase.” Kdo tady dělá ten nepořádek? “Děcka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Mám z toho radost, že tady bude více čisto a ne takový bordel, odpadky na zemi atd. “</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Mám z toho radost, že tady bude více čisto a ne takový bordel, odpadky na zemi atd. “ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie měla pro děti, které se do úklidu zapojily, připraveny i odměny.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 30. 8. 2023 17 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,53 +439,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Pop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">adinec, radní Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedním z projektů z norských fondů, kdy to je vlastně z projektu Města pro lepší život, bylo zhotovení zelené střechy nad informačním centrem. Kromě zelené střechy na infocentru máme zelenou střechu na části střechy Víceúčelové sportovní haly a na části Senior centra.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na jedné ze střech opavské hlásky bylo vysazeno zhruba 6 druhů rozchodníků. Jeden z nich zrovna kvete a výsadbě předcházela rekonstrukce hydroizolace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na jedné ze střech opavské hlásky bylo vysazeno zhruba 6 druhů rozchodníků. Jeden z nich zrovna kvete a výsadbě předcházela rekonstrukce hydroizolace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Popadinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V poslední době se snažíme ty norské fondy využívat v rámci toho, aby došlo k zastínění centra města, které v současné době úplně zastíněno nějakou zelení ve větším počtu není."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problémem jsou hlavně inženýrské sítě, kterými je centrum města propleteno. Nová výsadba zeleně tak není možná. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -411,136 +523,108 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstavy v Žerotínském zámku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další reportáž nás zavede na Žerotínský zámek do Nového Jičína. Muzeum Novojičínska tady stylově opravilo výstavní prostory, ve kterých pravidelně připravuje zajímavé výstavy. Ty nejsou zaměřeny jen na výtvarné umění, ale také na zajímavé expozice, které jinde neuvidíte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Málokdo ví, že herbáře vznikaly již v 16. století a dodnes jsou perlou, která stojí za shlédnutí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Sobotíková, botanička a kurátorka:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme v rytířském sále a právě zde probíhá výstava Příběh Mattioliho herbáře. Mattioli byl renesanční lékař a botanik, narodil se v roce 1501 v Itálii a vlastně propracoval se až k císařskému rodu, léčil významné členy císařské rodiny.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Další výstava je velmi cenným výběrem z depozitářů muzea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Juráčková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Na kterých jsou zachyceny buď scenérie ze života obyvatel někdejšího Kravařska a nebo krajina tady tohoto území. My právě stojíme tady u obrazů autora, máme tady několik děl malíře Hugo Baara.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Velmi zajímavou expozici otevřou v Žerodínském zámku právě v těchto dnech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Sobotíková, botanička a kurátorka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Muzeum Novojičínska chystá a připravuje výstavu Netopýři ohrožení a zranitelní. Máme tady ukázku preparátů, zapůjčených ze Slezského zemského muzea v Opavě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstavy, připravované Muzeem Novojičínska, se nekonají pouze na Žerotínském zámku.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Dvořák, zástupce ředitele muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme množství poboček a součástí práce každé naší pobočky je i výstavní činnost.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Žerotínský zámek můžete v sezóně zavítat kromě pondělků každý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -581,54 +665,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní mládežnický turnaj v házené Karviná Cup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konal velký mezinárodní házenkářský turnaj Karviná Cup kategorie U16 a U18. Na palubovce měli diváci možnost vidět dorosteneckou házenou špičkové úrovně z České a Slovenské republiky a také Polska. Domácím se letos nedařilo jak by si přáli, tentokrát si z turnaje nevybojovali žádné cenné kovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostním nástupem a přivítáním všech týmů házenkářů v pátek odpoledne turnaj oficiálně začal, i když několik utkání hráči odehráli už během čtvrtečního odpoledne. Hrálo se v kategoriích U16  a U 18. Jde o jeden z největších turnajů v republice.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostním nástupem a přivítáním všech týmů házenkářů v pátek odpoledne turnaj oficiálně začal, i když několik utkání hráči odehráli už během čtvrtečního odpoledne. Hrálo se v kategoriích U16  a U 18. Jde o jeden z největších turnajů v republice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Godál, projektový manažer mládeže HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oproti pravidelným účastníkům tady máme tři nové týmy a to je HAOLK Olomouc, pak tady máme HC Záhoráci, Stupava/Malacki a Wybrzeże Gdańsk, ten je tady díky novému operačnímu programu Visegrade found."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poprvé se turnaje zúčastnil i tým z polského města Gdańsk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -639,53 +721,52 @@
         <w:t xml:space="preserve">Karol Radecki, trenér mládeže Wybrzeże Gdańsk</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “ Je to výborná příprava před nadcházející sezónou. Od turnaje očekáváme co nejlepší výkony, abychom se připravili a co nejlepší výsledky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci turnaje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “My jsme přišli z Povážské Bystřice a docela jsme se těšili na tento turnaj.” "My jsme přijeli s cílem zahrát si, sehrát ten tým, aby to šlo v té sezóně, aby to fungovalo všechno spolu, abychom věděli, co bude základ a tak.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turnaj každoročně podporuje  kromě sponzorů i město, MSK a Nadace OKD. V kategorii  U16 se nejlépe na turnaji dařilo týmu z Lovosic, karvinští skončili osmí. V kategorii U18 vyhrál polské Kielce,  Karviné patřilo sedmé místo. Vyhlášeni byli i nejlepší hráči, za Karvinou to byl brankář Ondřej Mira.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turnaj každoročně podporuje  kromě sponzorů i město, MSK a Nadace OKD. V kategorii  U16 se nejlépe na turnaji dařilo týmu z Lovosic, karvinští skončili osmí. V kategorii U18 vyhrál polské Kielce,  Karviné patřilo sedmé místo. Vyhlášeni byli i nejlepší hráči, za Karvinou to byl brankář Ondřej Mira. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -760,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-08-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>