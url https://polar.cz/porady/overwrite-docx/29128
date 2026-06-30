--- v0 (2026-02-03)
+++ v1 (2026-06-30)
@@ -1,222 +1,325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9.2023, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Léta běží, jako obvykle pro vás máme témata ze sociální oblasti Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sousedský den v Adelante Armády spásy</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve míříme na Sousedský den, který před několika dny uspořádalo Adelante - služba Armády spásy v Ostravě-Mariánských Horách, a to nejen pro své klienty a zaměstnance. Pojďte se podívat, jaká byla na místě atmosféra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Langoše, popcorn, muzika a příjemně strávený den. Pro někoho maličkost a běžná věc, pro lidi bez domova ovšem může znamenat svátek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Langoše, popcorn, muzika a příjemně strávený den. Pro někoho maličkost a běžná věc, pro lidi bez domova ovšem může znamenat svátek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hruška, ředitel Adelante: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Sousedský den pořádáme proto, protože jsme vlastně taky něčí sousedé a naši klienti jsou něčí sousedé. Aby jednou za čas byla příležitost přijít sem do areálu, kouknout, jak to tady vypadá, co děláme. Pro klienty je to vytržení z běžného dne. Někteří využívají naše služby dva, tři dny v týdnu, ale někteří roky a ty dny jsou pak tak nějak stejné. A ten jiný den umožní život vidět z jiného úhlu a stává se, že to někoho motivuje k tomu, aby zkusil něco jiného, než zkusil předtím.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Sousedský den pořádáme proto, protože jsme vlastně taky něčí sousedé a naši klienti jsou něčí sousedé. Aby jednou za čas byla příležitost přijít sem do areálu, kouknout, jak to tady vypadá, co děláme. Pro klienty je to vytržení z běžného dne. Někteří využívají naše služby dva, tři dny v týdnu, ale někteří roky a ty dny jsou pak tak nějak stejné. A ten jiný den umožní život vidět z jiného úhlu a stává se, že to někoho motivuje k tomu, aby zkusil něco jiného, než zkusil předtím.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Klienti i návštěvníci se také mohli nechat ostříhat nebo oholit. Na místě totiž byla připravena kadeřnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sára Imreová, kadeřnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Já jsem tady už předtím už měla praxi, kdy jsem tady chodila stříhat. Chtějí to většinou strojkem co nejvíc nakrátko, protože je to pro ně nejvíc pohodlné. Oni vlastně přijdou, ostříhají se, pak se jdou dát nějak dokupy. A sluší jim to, fakt jim to potom sluší, jsou to fešáci pánové.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Já jsem tady už předtím už měla praxi, kdy jsem tady chodila stříhat. Chtějí to většinou strojkem co nejvíc nakrátko, protože je to pro ně nejvíc pohodlné. Oni vlastně přijdou, ostříhají se, pak se jdou dát nějak dokupy. A sluší jim to, fakt jim to potom sluší, jsou to fešáci pánové.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Já chci poděkovat Armádě spásy a jejím zaměstnancům hlavně za to, že se podařil ucelený program pro tyto lidi. Máme zde noclehárnu, krizová centra, ale co je nejdůležitější, tak v Ostravě vznikla také první “ordinace pro chudé.” Probíhá tady v jeden den, kdy je to přímo s lékařem a jinak jsou to medici, kteří pomáhají těmto lidem, kteří v podstatě nemají svého lékaře a mohou zde dojít a ty nejdůležitější věci vyřešit zde.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Já chci poděkovat Armádě spásy a jejím zaměstnancům hlavně za to, že se podařil ucelený program pro tyto lidi. Máme zde noclehárnu, krizová centra, ale co je nejdůležitější, tak v Ostravě vznikla také první “ordinace pro chudé.” Probíhá tady v jeden den, kdy je to přímo s lékařem a jinak jsou to medici, kteří pomáhají těmto lidem, kteří v podstatě nemají svého lékaře a mohou zde dojít a ty nejdůležitější věci vyřešit zde.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Netradiční Sportovní hry seniorů mají v Karviné úspěch</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinští senioři se mezi sebou utkali v netradičních sportovních hrách, které si sami připravili. Fyzická kondice nebyla až tak důležitá, rozhodovala trpělivost, šikovnost a někdy i rychlost při plnění úkolů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netradiční hry seniorů patří v Karviné mezi oblíbené tradice. Členové městských klubů se pravidelně scházejí na zahradě jednoho z klubů, aby si tady zasoutěžili v několika disciplínách a strávili příjemný den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Je to soubor netradičních, originálních disciplín, které si organizují jednotlivé kluby seniorů mezi sebou. Naším cílem je, aby se tito členové dobře pobavili, měli dobré zázemí a měli příležitost se setkat s ostatními z jiných klubů."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Je to soubor netradičních, originálních disciplín, které si organizují jednotlivé kluby seniorů mezi sebou. Naším cílem je, aby se tito členové dobře pobavili, měli dobré zázemí a měli příležitost se setkat s ostatními z jiných klubů." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Celkem si senioři připravili osm disciplín, některé z nich se týkaly běžných každodenních činností v životě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka Trombalová, zástupkyně MKS Karviná-Nové Město:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Připravili jsme příbory naházené v lavorku. Vidlička, nůž, malá lžička a velká lžíce a bude se to dávat do příborníku.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Připravili jsme příbory naházené v lavorku. Vidlička, nůž, malá lžička a velká lžíce a bude se to dávat do příborníku.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Domesová, zástupkyně MKS U Lesa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Připravili jsme soutěž kdy každý soutěžící musí najít správný klíč k zámku, zámek otevřít a tím pro něho soutěž skončí. Bude se to časově počítat pro deset lidí. Přemýšleli jsme, jakou hru bychom připravili, protože už je spoustu ročníků a aby se ta hra neopakovala, tak jsme nakonec přišli na to.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Připravili jsme soutěž kdy každý soutěžící musí najít správný klíč k zámku, zámek otevřít a tím pro něho soutěž skončí. Bude se to časově počítat pro deset lidí. Přemýšleli jsme, jakou hru bychom připravili, protože už je spoustu ročníků a aby se ta hra neopakovala, tak jsme nakonec přišli na to.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kromě seniorů ze místních sedmi městských klubů se her zúčastnil i tým z polského Rybnika a také členové Svazu tělesně postižených. Na závěr soutěžního dne čekaly na seniory i odměny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstek hejtmana MSK Jiří Navrátil: MSK pokračuje v podpoře pěstounství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu LÉTA BĚŽÍ je dnes náměstek hejtmana Moravskoslezského kraje pro sociální oblast Jiří Navrátil. Vítejte u nás po čase.</w:t>
       </w:r>
     </w:p>
@@ -356,53 +459,52 @@
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tak to byla pozvánka pro vás z úst náměstka hejtmana Moravskoslezského kraje Jiřího Navrátila, který byl hostem u nás ve studiu. Já za to děkuji, mějte se hezky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já také moc děkuju, Mějte se hezky a na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tolik z dnešního vydání magazínu Léta běží. Mějte klidné dny a na viděnou příště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tolik z dnešního vydání magazínu Léta běží. Mějte klidné dny a na viděnou příště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -477,93 +579,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-05-09-2023-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>