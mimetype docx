--- v1 (2026-06-30)
+++ v2 (2026-08-27)
@@ -621,51 +621,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-05-09-2023-17-25" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-05-09-2023-17-25?url=leta-bezi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>