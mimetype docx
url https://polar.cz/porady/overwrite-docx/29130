--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový RegioPanter bude jezdit mezi Otravou a Opavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě v pondělí začal mezinárodní veletrh se zaměřením na kolejová vozidla, moderní technologie a železniční infrastrukturu - Rail Days. Partnerem akce je i Moravskoslezský kraj, který na místě představil nový vlak RegioPanter, který bude vozit cestující mezi Ostravou a Opavou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,329 +277,271 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vysokoškoláci ze čtyř evropských univerzit z Česka,  Maďarska a Francie týden analyzovali dopravu ve Frýdku-Místku. Na závěr pak  představili možné varianty úprav, které mají zlepšit průjezdnost křižovatkami,  parkování i obslužnost MHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Mráz, student ČVUT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším úkolem bylo zvýšit kapacitu parkovacích stání na sídlišti  Riviera. A to bez pokácení stromů, které toto sídliště činí celkem unikátní. Celkem jsme připravili 194 parkovacích míst. A to díky změně  organizace dopravy. Naše opatření spočívá v tom, že jsme na komunikaci  snížili rychlost na 30 km/h a vyznačili jsme parkovací stání na jedné straně.  Což nám umožňuje norma, pokud zde máme výhybny k vyhýbání se  protijedoucích vozidel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezinárodní studentský dopravně inženýrský seminář MEPS má  už 33letou tradici napříč Evropou. Studenty učí spolupracovat v mezinárodním  týmu i dopravní terminologii v cizím jazyce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezinárodní studentský dopravně inženýrský seminář MEPS má  už 33letou tradici napříč Evropou. Studenty učí spolupracovat v mezinárodním  týmu i dopravní terminologii v cizím jazyce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čarský, ústav dopravních systémů ČVUT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavní cíl toho semináře je, aby ty výsledky těch úloh byly  městu užitečné. Aby to nebyl pohled akademický, ale také pohled praktický. A  aby ty výstupy měly takový charakter, že město poté na ně bude moci navázat. A  bude možné v případě zájmu některé z těch výsledků úloh nebo i celé  je realizovat v praxi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem byl mile překvapen prezentací, co z těch sedmi  úkolů, které jsme si zadali, jak se k tomu studenti postavili a ty závěry  jsou velice zajímavé. Nejvíce mě zaujalo, kolik je možných ve městě vytvořit  parkovacích míst, kdy se s tím neustále potýkáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Urban, student ČVUT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším úkolem bylo zpracovat nový návrh na linkové vedení pro  Frýdek-Místek. Zpočátku jsme tedy měli za úkol zjistit současnou situaci.  Abychom pochopili tu místní situaci. Úkolem našich francouzských kolegů bylo vymyslet jednoduchý  přestup mezi železniční a autobusovou dopravou. Což se jim povedlo díky  zkonstruování terminálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Propojení autobusové a vlakové dopravy přitom město plánuje  už delší dobu, aniž by o tom studenti věděli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Propojení autobusové a vlakové dopravy přitom město plánuje  už delší dobu, aniž by o tom studenti věděli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opravdu vznikne jeden dopravní terminál u vlakového nádraží.  Zároveň s propojením na sídliště Slezská novým bulvárem. Kdy rovněž studenti  navrhovali propojení s dopravním uzlem autobusů na Slezské. A to je pro mě takový signál, že jdeme správným směrem. A  zároveň jsme dostali potvrzeno i profesionály, protože tady byli i pedagogové,  že ta úvaha o té optimalizaci a sjednocení té vlakové a autobusové dopravy na  jeden uzel, na jedno místo, do jednoho dopravního terminálu, je správná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S návrhy teď město bude pracovat a pravděpodobně se pokusí  některé už brzy přenést do reality. Jako je například navýšení počtu  parkovacích míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S návrhy teď město bude pracovat a pravděpodobně se pokusí  některé už brzy přenést do reality. Jako je například navýšení počtu  parkovacích míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 5. 6. 2023 16.00 - 1</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 5. 6. 2023 16.00 - 1 Ostrava otevřela nový parkovací dům u zoologické zahrady a botanického parku. Nabízí 195 parkovacích míst, 6 stání pro motocykly a místa pro 20 kol. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Já samozřejmě oceňuji řadu obyvatel Ostravy, kteří do zoologické zahrady dojíždějí veřejnou dopravou, na sdílených kolech, to určitě vše pomáhá, ale je třeba si říci, že velká část návštěvníků zoo sem míří z větší dálky, samozřejmě hodně z Polska a výstavba parkovacího domu má té situaci ulehčit.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní první parní vlak na Osoblažce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka je v České republice jedinou touto tratí s denním provozem. Patří do Technotrasy MS kraje a svou délkou přes 20 kilometrů a sto dvěma oblouky je stálým lákadlem mnoha turistů. Parní vlak na ní právě zahájil letní sezónu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Parní mašinka je po generální rekonstrukci na svou, již 19. sezónu plně připravena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandr Šmiro, strojvedoucí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Za tu cestu tam a zpět mašinka spápne cca tunu uhlí. Vody, nějakých 6 kubíků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Chovančík, Slezské zemské dráhy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naše souprava se skládá z vyhlídkových vozů, z pivního vagónu s občerstvením, z cyklovagónu pro kočárky a kola a samozřejmě máme i uzavřený vagón, kdyby nebylo úplně nejideálnější počasí, máme pestrou soupravu vozů, jeden z nich je dokonce určen pro imobilní cestující.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě výletu krásnou přírodou Osoblažska na trati s rozchodem pouhých 760 milimetrů mohli cestující obdivovat také krásně opravená historická nádraží v Třemešné, Liptani, Slezských Rudolticích, Kobernu, Bohušově a Osoblaze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Vaverová, ředitelka, Rozvoj Krnovka, o.p.s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem tady, protože jedu poprvé úzkokolejkou a moc se na to těším, hlavně, že poznám i území z pohledu vlaku, věřím, že to bude zážitek. Mám sebou tady neteř se synovcem a syna a babičku s dědou, takže projedem se.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, cestující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem tady podruhé a jsem ráda, že jsem v telce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jelo se nám výborně, jsme tady kolektiv z firmy Vítkovice Steel, tak jsme se domluvili a jedeme na dva dny tady do Osoblahy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V červnu jede parní vlak o sobotách, o prázdninách každý víkend a svátky a v září čeká Osoblažku velká oslava 125 let úzkokolejky.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 5. 6. 2023 16.00 - 2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Velkou smůlu měl zloděj, který na Mezinárodní den dětí ukradl kolo u prodejny rychlého občerstvení v Jablunkově. Na místě totiž byl, v té době mimo službu, policista speciální pořádkové jednotky. Zloděje se podařilo rychle vypátrat, následně putoval do rukou policistů a kolo zpět k majiteli.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 5. 6. 2023 16.00 - 2 Kriminalistům na Karvinsku se podařilo vypátrat a zatknout muže, který v Českém Těšíně přepadl benzinovou stanici. V poutech skončil do druhého dne od spáchání loupeže. Obsluhu stanice ohrožoval nožem kvůli pár tisícovkám. Peníze stačil utratit za cigarety a alkohol.  Velkou smůlu měl zloděj, který na Mezinárodní den dětí ukradl kolo u prodejny rychlého občerstvení v Jablunkově. Na místě totiž byl, v té době mimo službu, policista speciální pořádkové jednotky. Zloděje se podařilo rychle vypátrat, následně putoval do rukou policistů a kolo zpět k majiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Noc kostelů otevřela v Novém Jičíně dva církevní objekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -807,93 +864,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-06-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>