--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -906,51 +906,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-06-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-06-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>