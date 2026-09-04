--- v0 (2025-12-25)
+++ v1 (2026-09-04)
@@ -1,58 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.9.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zprávy krátké 7. 9. 2023 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skvělá zpráva pro Ostravskou univerzitu a taky pro náš region. Lékařská fakulta ve čtvrtek získala souhlasné stanovisko od Národního akreditačního úřadu k otevření nového studijního programu Zubní lékařství. V nejkratší možné lhůtě bude vyhlášeno přijímací řízení a výuka by měla začít ještě letos na podzim. Přijato bude prvních 20 budoucích stomatologů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uctění památky 80 let od popravy pěti odbojářů</w:t>
@@ -71,133 +185,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3. září 1943 bylo u trati v Lískovci popraveno oběšením  5 mladých mužů. Jejich památku dodnes připomíná pět žulových sloupů, bludný  balvan a žulový kvádr s nápisem Padli, abychom mohli žít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "K odsouzení a popravě pro výstrahu, mladých odbojářů,  došlo z toho důvodu, že v noci z 31. srpna na 1. září 1943,  opodál proběhla úspěšná akce, kterou provedla odbojová, pozdější partyzánská  skupina Lvice, naposledy přejmenovaná na Bílou lvici. Poručík Jan Čapka, původem  z Paskova, s dalšími odbojáři připravili velkou dynamitovou nálož."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem sabotáže byl plně naložený německý vlak s municí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem sabotáže byl plně naložený německý vlak s municí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Došlo k vytržení kolejí, k vytržení kolejí, pražců.  Lokomotiva sjela z kolejiště, tendr, služební vůz a sedm nákladních vozů  spadlo do řeky Ostravice. Takže provoz na trati přerušen na 15 hodin a okupanti  se potom tedy mstili. Popravu odbojářů nakonec podepsal Karl Hermann Frank, zastupující  říšský protektor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Událost si připomněli zástupci vedení Frýdku-Místku,  zástupci spolků, legionářů, představitelé Brušperku i rodinní příslušníci popravených.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Událost si připomněli zástupci vedení Frýdku-Místku,  zástupci spolků, legionářů, představitelé Brušperku i rodinní příslušníci popravených. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Janáček, bratr jednoho z popravených:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "To je všechna čest, že to udržují tady, že ta pieta tady  probíhá. To jedině poděkovat můžeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to událost, kterou si musíme připomínat v souvislostech  pořád a stále dokola, protože události, které se dějí v současnosti, jsou  stále založeny na stejných principech, na stejných postupech. A vždy je to konflikt  mezi někým, kdo má sílu a někým, kdo bobuje o svou svobodu a o svou budoucnost.  A pokud nebudeme znát svoji minulost, nemůžeme se poučit, abychom nedělali jako  lidstvo stejné chyby pořád dokola."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sabotáž byla první velkou odbojovou akcí na železnici a Němce  to tehdy nesmírně rozzuřilo. Viníky nenašli, ale popravili nevinné ve věku od 22  do 28 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sabotáž byla první velkou odbojovou akcí na železnici a Němce  to tehdy nesmírně rozzuřilo. Viníky nenašli, ale popravili nevinné ve věku od 22  do 28 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ti byli vězněni, mučeni, vyslýcháni, aby prozradili další. A  byli z jiné odbojové skupiny, která se jmenovala Jiskra, ta byla velice  aktivní na Frýdecko-Místecku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těla u trati visela několik dní a vlaky musely kolem projíždět  pomalu, aby cestující na popraviště dobře viděli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Těla u trati visela několik dní a vlaky musely kolem projíždět  pomalu, aby cestující na popraviště dobře viděli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Vítkovicích byla dokončena nová smuteční síň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -295,61 +405,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdravotničtí záchranáři ve středu přivedli na svět chlapečka. Zasahovali u překotného porodu na Frýdecko-Místecku, hlášeny byly zdravotní obtíže u těhotné ženy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Posádka, vybavená a připravená i na tuto eventualitu, tak ženě úspěšně pomohla přivést na svět během deseti minut chlapečka. Po provedeném ošetření bylo dítě i s maminkou transportováno na porodnické oddělení ostravské Fakultní nemocnice.”</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu likvidují nevyužívané plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu likvidují plochy, o které se nikdo nestará a jsou tak ve velmi špatném stavu. Jde především o bývalá sportoviště, která lidé využívali před vznikem moderních víceúčelových hřišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -507,53 +606,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Poprvé jsem jezdil s rozjetým autem". Točil jsi volantem sám? “Ano”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Skácel, předseda Komise BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Víceméně byli nadšení, protože, jak jsem tak slyšel, někteří za volantem v životě nikdy neseděli, ani že by zkusili sedět ve stojícím vozidle a tady mají možnost, že si i zařídí skutečné auto a to auto jim jede.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Víceméně byli nadšení, protože, jak jsem tak slyšel, někteří za volantem v životě nikdy neseděli, ani že by zkusili sedět ve stojícím vozidle a tady mají možnost, že si i zařídí skutečné auto a to auto jim jede.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, rodič: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě je to dobrá novinka. My tu chodíme každým rokem. Děti to baví. Normálně je za volant nepustí, tak jsem ráda, že si to alespoň tady mohou vyzkoušet. Doufám, že mi doma nebudou brát klíče.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -585,304 +683,220 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci na workshopu v Pelhřimovech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Desítky dobrovolníků z celé republiky se sjely do zaniklé obce Pelhřimovy na dobrovolnický víkend a wortkshop. Hnutí Duha Jeseníky již několik let pracuje na obnově zdejšího zdevastovaného kostela a jeho okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> O možnosti této aktivní dovolené se účastníci informují na webu Hnutí Duha.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dělám s dobrovolníky, kteří přijeli na ten týden takřka z celé republiky. Máme tady z Českých Budějovic, z Prahy, máme tady i z Ostravska a je tady kolem 20 lidí. Někteří jsou poprvé, vždycky přijede taková vlna těch, co se na internetu dozví, že je akce a přijedou poprvé a pak tady máme takové trvalky, kteří tady jsou už podvacáté, takže někteří tady jezdí s dětmi, s rodinami, je to taková multigenerační záležitost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Většina dobrovolníků si z pracovního pobytu odváží domů mnoho nových znalostí a dovedností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana, dobrovolnice, Jistebník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to láska na celý život, ten kostel, je to takové první dítě. Určitě jsem se tady naučila dělat omítku hrubou, nahazovat, dělat štuky a dost se mi to hodilo, protože jsme pak koupili starý dům, takže tam se to docela uplatní, tyhle zkušenosti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maja, dobrovolnice, Praha: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem tady, abych si fyzickou prací nějak vyčistila hlavu a udělala nějakou hezkou věc. Já jsem nikdy nedělala něco jako maltu a tak.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla, dobrovolnice, Brno:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem tady asi protože v tom vidím velkou hodnotu, tyhle místa hledat a vracet jim život a vracet taky život do místa, komu bylo hodně ublíženo, bohužel na to asi nejsou teď finance, takže proto sem jezdíme a snažíme se s tím nějak pracovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik, dobrovolník, Přerov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dostal jsem se sem díky nevlastnímu bráchovi. Nedělal jsem to nikdy, takže mě to baví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Mnoho dobrovolníků je tady opakovaně a vracejí se sem každý rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela, dobrovolnice, Vrbno pod Pradědem:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Čtvrtým rokem jsem tady a je to taková srdeční práce. Člověk tady napřed nějak dobrovolničí a potom se rád vrací, protože tady jsou nádherní lidé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jitřenka, dobrovolnice, Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Na brigádu tady pomoci s kostelem. Už podeváté nebo po které.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel, dobrovolník, Praha: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jezdím už několikátý rok a baví mě to tu. Je to způsob aktivní dovolené. I nevlastního bráchu i tátu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel, dobrovolník, Praha: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No my jsme tady tři generace, já tu mám dva syny. Jeden má, to nesmím říct, druhý má skoro čtyřicet a já mám víc jak stovku. Bezvadný ale radši bych seděl v hospodě a chlastal.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpánka, dobrovolnice, Praha:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Chtěla jsem nějakou aktivitu fyzickou, protože dělám v kanceláři a jsem tady čtvrtým rokem a taky chci, aby to místo tady žilo. A je to tady fajn, jsou tady fajn lidi, pohody s kýblama, jak jste viděli. Dává mi to smysl, v práci dělám za stolem v kanceláři, i když moje práce má obrovský smysl, tak tady vidím ten výsledek hned.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My dokončujeme omítky na severní straně kostela, vnější omítky a současně dělám zastřešení gotické sakristie, protože tam byla jenom provizorní střecha a teklo nám tam, takže děláme definitivní střechu. My budeme dokončovat ještě podlahu vevnitř, další 4 metry a to jsou vlastně všechny akce letos, které tady budeme dělat my.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě dobrovolníků na kostele pracuje i restaurátor na vzácných freskách z 15. století.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Dokoupil, pořadatel, hnutí Duha Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kostelík byl původně gotický a my jsem v tom gotickém jádru a tady se vlastně zachovaly pod barokními omítkami původní fresky z roku 1420 přibližně. Nejzachovalejší je vlastně výjev bičovaného Krista. Kostel byl potom přestavěný v baroku, takže všechno se to tady změnilo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Základní záchranné práce jsou již hotové, kostel má i novou střechu a Hnutí Duha teď bude pracovat ne jeho interiérech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -979,93 +993,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-09-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>