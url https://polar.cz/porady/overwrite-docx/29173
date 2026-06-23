--- v0 (2025-12-22)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.9.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První školní den na základní škole Jubilejní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtvrté září bylo prvním školním dnem pro zhruba dvě stovky dětí, které usedly do lavic místních základních škol. Ty, které zamířily do budovy na Jubilejní ulici, přišel přivítat i novojičínský starosta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,62 +312,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Seifertová, ředitelka MŠ Trojlístek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děti se konečně dočkají nové zahrady, bude tady trampolína, dráha pro koloběžky, domeček na kuří nožce, záhony, hmyzí domečky, budou tady skluzavky, takže si myslím, že každé dítě si tu najde to své.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přibude tu také venkovní kuchyňka a podobné úpravy se dějí také na druhém hřišti na opačné straně budovy, které je určeno pro nejmenší děti. Než budou zahrady k dispozici, budou s dětmi chodit na veřejná hřiště v okolí nebo na to u mateřské školy na ulici Máchova. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...10 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žerotínský zámek pořádal noc pro netopýry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum Novojičínska se poprvé připojilo k Mezinárodní noci pro netopýry. Přednášel zde jeden z předních českých odborníků na tyto létavé savce. Do Žerotínského zámku přinesl na padesát živých exemplářů.</w:t>
       </w:r>
     </w:p>
@@ -323,57 +426,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gajdošík, kurátor zoologické sbírky, Slezské zemské muzeum Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na té výstavě je poměrně pěkný výběr balků našich netopýrů, to jsou ty vypreparované kůžičky. Je to z historické expozice Slezského zemského muzea. Ale co se málokdy vidí, máme tady kostru netopýra velkého, a máme tu připojeny i mikroskopy, ve kterých si návštěvníci mohou prohlédnout třeba chlupy netopýra.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Martin Gajdošík měl také připraveny ukázky techniky používané k výzkumu netopýrů, včetně ultrazvukových detektorů. Představil také odborné publikace, mezi nimi unikátní téměř sto let starou knihu věnovanou českým netopýrům od Alfréda Brehma. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce k Mezinárodní noci netopýrů trvala jeden podvečer, nicméně výstava „Netopýři tajemní a zranitelní“ zde bude ke shlédnutí až do 30. října. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -449,93 +545,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-09-2023-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>