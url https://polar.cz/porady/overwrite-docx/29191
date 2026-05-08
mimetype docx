--- v0 (2026-01-15)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.9.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se setkali zástupci hornických měst z celé země</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava se stala hostitelem letošního setkání hornických měst a obcí České republiky. Na tzv. Fajront ale už tradičně jezdí také spolky ze Slovenska a Polska. Součástí slavnosti je i udělování cen Permon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,154 +277,144 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Dni otevřených dveří nechyběly ukázky silniční a stavební techniky, bohaté občerstvení, skákací hrad, malování na obličej, půjčovna tříkolek, nebo fotokoutek.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci Dne otevřených dveří: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Stavba je krásná, úžasná, 40 let se na ni čekalo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Líbilo se mi tady hodně, byli jsme tady v těch autech všech a měli jsme cukrovou vatu.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Líbilo se mi tady hodně, byli jsme tady v těch autech všech a měli jsme cukrovou vatu.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stavba vypadá celkem pěkně. Urychlí to docela ten provoz tady kolem Opavy a jinak tady tu akci, je to perfektní.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro automobilovou dopravu se západní úsek severního obchvatu otevře v úterý odpoledne. Jde o 5 kilometrový úsek, který vede od okružní křižovatky na silnici I/11 mezi Opavou a Vlaštovičkami až k napojení na už fungující východní část severního obchvatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Regionální knihovna oslavila svou stovku s lidmi na náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna celý rok oslavovala se svými čtenáři 100. výročí svého vzniku. Sérii akcí uzavřel knižní jarmark, který byl letos ve větším stylu než obvykle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knižní jarmark byl plný vzdělávacích aktivit, soutěží a zábavy, přesně tak, jak se knihovna, co by moderní komunitní centrum, prezentuje v posledních letech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knižní jarmark byl plný vzdělávacích aktivit, soutěží a zábavy, přesně tak, jak se knihovna, co by moderní komunitní centrum, prezentuje v posledních letech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Knižní jarmark jsme zvolili delší, nebudeme končit odpoledne, ale potáhneme až do večera, takže je připravený delší hudební program. Nezapomněli jsme na naše malé čtenáře, dopolední program je určený pro děti z MŠ, máme tady ilustrátora Adolfa Dudka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezitím, co se u pódia děti bavily, vybírali si návštěvníci ve stáncích starší i nové knihy, časopisy nebo gramodesky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezitím, co se u pódia děti bavily, vybírali si návštěvníci ve stáncích starší i nové knihy, časopisy nebo gramodesky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci jarmarku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Foglara jsem kdysi četl, toho mám přečteného komplet, teď se to zabrzdilo. Noviny čtu." "Všechno mě zajímá. Někdy si nechám doporučit od pracovníků z knihovny, jsem maximálně spokojená."</w:t>
-[...14 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Foglara jsem kdysi četl, toho mám přečteného komplet, teď se to zabrzdilo. Noviny čtu." "Všechno mě zajímá. Někdy si nechám doporučit od pracovníků z knihovny, jsem maximálně spokojená."   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oslavy stých narozenin probíhaly po celý rok 2023, konalo se mnoho jednodenních akcí a soutěží. Také byl  zasazen  před budovou knihovny ginkgo biloba a v Senátu Parlamentu ČR proběhla výstava nazvaná Sto let knihovny mnoha národností. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnost Nového Jičína ovládla i vzdušný prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -444,53 +549,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští zahrádkáři uspořádali výstavu s několika soutěžemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádkáři z Karvinska se pochlubili se svou úrodou. Návštěvníci mohli obdivovat nejtěžší rajčata i papriky a také hodnotit aranžmá, které k výstavě vytvořili školáci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zahrádkáři z Karvinska se opět po roce sešli s veřejností, aby jim ukázali své letošní výpěstky a pochlubili se úrodou. A to přesto, že letošní rok nebyl až tak ideální, jak by si přáli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zahrádkáři z Karvinska se opět po roce sešli s veřejností, aby jim ukázali své letošní výpěstky a pochlubili se úrodou. A to přesto, že letošní rok nebyl až tak ideální, jak by si přáli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Nechvátal, místopředseda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Českého zahrádkářského svazu Územního sdružení Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Na jaře bylo několik opakovaných vln jarních mrazíků, co se týče zeleniny, rajčatům, okurkám, pokud se dostatečně zalívaly, měly vcelku výhodné podmínky pro růst.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -501,75 +605,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Nechvátal, místopředseda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Českého zahrádkářského svazu Územního sdružení Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mají rády poměrně dost dusíku a vápna, takže kdo má slepičince nebo ze slepičinců granule koupené, tak už při výsadbě dát jako zásobní hnojení, dostatečně zalévat a pak narostou téměř půl kilové papriky no a záleží na výběru kultiváru.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O návštěvníky neměli zahrádkáři nouzi, na výpěstky se přišli podívat i školáci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O návštěvníky neměli zahrádkáři nouzi, na výpěstky se přišli podívat i školáci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ” Tato výstava je dobrá, líbí se mi kaktusy a zelenina dobrá." “ Koupil jsem si tady kaktus, je to tu moc pěkné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava byla obohacena o několik soutěží pro veřejnost a samotné zahrádkáře a také tradičně o soutěžní výstavu prací dětí z několika základních škol. Vytvořily podzimní aranžmá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava byla obohacena o několik soutěží pro veřejnost a samotné zahrádkáře a také tradičně o soutěžní výstavu prací dětí z několika základních škol. Vytvořily podzimní aranžmá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se běžel stý ročník RBP City Marathonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -757,93 +859,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-09-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>