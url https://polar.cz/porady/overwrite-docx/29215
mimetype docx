--- v0 (2026-01-13)
+++ v1 (2026-04-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.9.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj pomáhá obcím s rozvojovými projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj podporuje příliv evropských peněz do obcí v regionu. Už od roku 2009 proto obcím přispívá na přípravy projektových dokumentací rozvojových projektů. Letos bude takto podpořeno 58 obcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,134 +185,130 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce budou podpořeny projekty za celkem 19 milionu  korun. Například Brušperk využije peníze na urbanistickou studii širšího centra města, kde má v plánu památkovou zónu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kocourek (Pro Brušperk), místostarosta Brušperka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zpracujeme rozsáhlou urbanistickou studii, které se zaměří nejen na rozvoj náměstí, ale celé památkové zóny, jako jednoho celku, aby všechna opatření, která v tom prostoru vzniknou, spolu souvisela." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přípravu rozvojových projektů obcí by od příštího roku měly podpořit také peníze  z operačního programu Spravedlivá transformace. V aktuálním programovém období, tedy  až do roku 2027, by měly obce souhrnně získat až 200 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přípravu rozvojových projektů obcí by od příštího roku měly podpořit také peníze  z operačního programu Spravedlivá transformace. V aktuálním programovém období, tedy  až do roku 2027, by měly obce souhrnně získat až 200 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázně Darkov otevřely dětský odborný léčebný ústav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti s pohybovými a neurologickými problémy se mohou nově léčit v karvinských Lázních Darkov v Odborném léčebném ústavu pro děti. Nabízí nejmodernější metody včetně špičkové robotické rehabilitace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pětiletá Anastázie bude první  dětskou klientkou nového Odborného léčebného ústavu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pětiletá Anastázie bude první  dětskou klientkou nového Odborného léčebného ústavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Vachlová, maminka Anastázie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stázince byla diagnostikována neurologická porucha, nemá propojené hemisféry. Pro ni je podstatné, aby procházela pohybem vícekrát a rehabilitovala a to lázně mohou zaručit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Léčebný ústav pro děti se nachází v Rehabilitačním sanatoriu v Karviné Hranicích, v 5. patře budovy A. Je tady kompletně celé léčební vybavení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Léčebný ústav pro děti se nachází v Rehabilitačním sanatoriu v Karviné Hranicích, v 5. patře budovy A. Je tady kompletně celé léčební vybavení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Filipi, generální ředitelka Lázní Darkov</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Máme připraveno 34 lůžek, z toho je šest jednolůžkových pokojů pro matku a dítě, zbytek jsou dvoulůžkové pokoje, kde jsou dvě maminky a dvě děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na novém dětském oddělení je také herna pro děti, kuchyňka pro maminky a také speciální rehabilitační pracoviště Lokofit a robotická rehabilitace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na novém dětském oddělení je také herna pro děti, kuchyňka pro maminky a také speciální rehabilitační pracoviště Lokofit a robotická rehabilitace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška, hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "MSK má ucelenou řadu zdravotních zařízení, které poskytují nadstandardní péči a toto přesně zapadá do té mozaiky, kterou máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Léčit se tady mohou děti už od dvou let s pohybovými a neurologickými problémy, se stavy po úrazech, neurochirurgických či ortopedických výkonech, se stavy po dětské mozkové obrně a dalšími diagnózami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -293,111 +404,108 @@
         <w:t xml:space="preserve">Robert Szuścik, ZŠ Třinec, Slezská:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já se přiznám, že jsem tady poprvé, takže je to pro mě  novinka. Ale musím říct, že už vidím, že je dobře, že jsem se tady přihlásil. I  toto téma, ta umělá inteligence, myslím si, že byla pro mě vhodně zvolena.  Dozvěděl jsem se hodně nového. A mám ještě nad čím přemýšlet a co zjišťovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Makéta Mylková, ZŠJN Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to inspirativní. Je to skupina lidí, dochází ke vzájemnému  sdílení, předávání si těch informací. Otvíraní nových témat, o kterých můžeme  přemýšlet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velmi žádaná byla přednáška o umělé inteligenci ve  vzdělávání, kterou měl pedagog z gymnázia a zároveň profesionál v oblasti  digitalizace a technologických inovací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velmi žádaná byla přednáška o umělé inteligenci ve  vzdělávání, kterou měl pedagog z gymnázia a zároveň profesionál v oblasti  digitalizace a technologických inovací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gröpl, přednášející o umělé inteligenci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Moje přednáška byla o umělé inteligenci. Využijí umělé inteligence,  zejména ChatGPT ve vyučování, ve vzdělávání obecně. Jsem z profesionálního  IT prostředí, takže jsem přinesl i nějaké vstupy z toho konce, kdy už k nám  přicházejí ti hotoví lidé po těch školách a podobně. Tak jako všechny technologické novinky a vymoženosti, umělá  inteligence není výjimkou, jedou neuvěřitelnou rychlostí kupředu. Ten vlak na  nikoho nebude čekat. A pokud do něj nenaskočíme a nebudeme se tomu alespoň  okrajově věnovat, pak bude hrozně těžké to dohánět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ChatGPT může být skvělou inspirací i pro učitele. Na základě  jednoduchého dotazu může dát návrh, jak řešit konkrétní situace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ChatGPT může být skvělou inspirací i pro učitele. Na základě  jednoduchého dotazu může dát návrh, jak řešit konkrétní situace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gröpl, přednášející o umělé inteligenci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Festival je vynikající. Já jsem neskutečně překvapený z té  energie, z té atmosféry, která tady je. Je to založeno na lidech, kteří  sem přišli, protože chtějí měnit. To je úžasné, nemusíte nikoho přesvědčovat.  Oni už sem přišli s tou myšlenkou, chci měnit a chci vědět jak."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Chrobák, přednášející, spoluorganizátor FIVP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednak je to cesta k tomu, aby učitel nevyhořel, se  stále vzdělávat a posouvat. A zároveň jsme měli i takovou velmi zajímavou  úvodní přednášku od pana Garguláka, který pojmenoval výzkumy, které ukazují, že  ten největší dopad na žáky má učitel, který věří tomu, že má dopad. Abych to  přeložil, že věří tomu, že opravdu něco může změnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Festival se postupně rozvijí a je o něj stále větší zájem. Účastní  se ho běžně desítky pedagogů z Frýdecko-Místecka a každoročně přibývají i  noví z dalších koutů Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Festival se postupně rozvijí a je o něj stále větší zájem. Účastní  se ho běžně desítky pedagogů z Frýdecko-Místecka a každoročně přibývají i  noví z dalších koutů Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští jednali o pivovaru a středověkém nalezišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -677,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-09-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>