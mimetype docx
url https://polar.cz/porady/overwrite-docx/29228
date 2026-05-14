--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.9.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava se dočkala západní části severního obchvatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě slavnostně otevřeli dlouho očekávaný západní úsek severního obchvatu města. Urychlí  dopravu z Ostravy na Krnov a dále do Jeseníků a opačným směrem. Zároveň uleví dopravou přetíženému centru Opavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -174,56 +289,54 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška, hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dobrovolní hasiči mají mnohdy zastaralou techniku a tam jsem velmi rád, že jsme je podpořili částkou 29 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč, náměstek starosty SDH Ostrava-Radvanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že kraj dobrovolných hasičům přispívá, tak aby mohli pomáhat účelně." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 14 a půl milionu půjde z krajského rozpočtu na stavby nebo  rekonstrukce požárních zbrojnic. Tento příspěvek získá 7 obcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za úklid města dostanou bezdomovci stravenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -235,111 +348,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdku-Místku chtějí od října rozjet pilotní projekt  Stravenka F-M. Ta bude určena pro lidi bez domova, kteří se zapojí do úklidu  města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová  (ANO), náměstkyně primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Inspiraci jsme  získali z okolních měst. Z Ostravy, Českého Těšína, Třince, kde tento  projekt již funguje. Jedná se o zapojení osob bez domova do pracovního procesu,  kdy budou pomáhat s úklidem města a takto získají stravenku. Do projektu  bude zapojena Slezská Diakonie, pracovníci azylového domu Bethel, kteří již  nyní podporují osoby bez domova. Úklid budou provádět v koordinaci s Technickými  službami Frýdek-Místek, kdy technické služby budou vytipovávat místa k úklidu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Českém Těšíně  běží projekt od letošního roku. A už se do něj zapojilo na 24 lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Českém Těšíně  běží projekt od letošního roku. A už se do něj zapojilo na 24 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomasz Gierczuszkiewicz; Slezská  diakonie, vedoucí střediska Bethel Český Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše zkušenost je zatím hodně pozitivní, protože už na  začátku toho projektu jsme měli mnoho zájemců ze stran našich klientů. My to máme  určeno tak, že každé úterý se mohou zapojit čtyři lidé bez domova. Už od počátku  jsme měli třeba 8 zájemců na jeden den. Nebo i více. Takže jsme museli je podle  nějakého klíče vybrat, ty klienty, kteří se zapojí. Někteří šli jenom jednou a  někteří šli opakovaně. Třeba jedna paní byla asi jedenáctkrát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně to má fungovat i ve Frýdku-Místku. Uklízet se bude  vždy jeden den v týdnu maximálně dvě hodiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně to má fungovat i ve Frýdku-Místku. Uklízet se bude  vždy jeden den v týdnu maximálně dvě hodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová  (ANO), náměstkyně primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Za hodinu práce  získají stokorunovou stravenku, za kterou si budou moci nakoupit potraviny. Hlavně nám jde o to,  aby lidé bez domova se zkusili znovu zapojit do pracovního procesu a získali  pracovní návyky. Může jim to pomoci nastartovat nový život."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomasz Gierczuszkiewicz; Slezská  diakonie, vedoucí střediska Bethel Český Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Má to asi více rovin. Jednak je to rovina těch osob bez  domova, že oni mají možnost trochu jinak strávit ten den. Smysluplně, s nějakým  výsledkem, který je za nimi vidět. Může to být pro ně i nějaká motivace. Další  věc je, že z toho mají stravenku. Tím, že to jsou stravenky, tak primárně  by měly sloužit k nákupu jídla nebo těch základních věcí, dejme tomu i  doplatky na léky se tím dají platit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město na pilotní projekt Stravenka F-M vyčlení 50 tisíc  korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město na pilotní projekt Stravenka F-M vyčlení 50 tisíc  korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z bývalého koupaliště v Radvanicích vznikl dětský ráj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -407,53 +517,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč, starosta Ostravy Radvanic a Bartovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady nespočet skluzavek, nejdelší má 11 metrů, je tady několik trampolín, 3D prvky, prolézačky, houpačky, až po speciální gumové koule a své si zde najdou i dospělí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KouPark nemá obdoby v celé naší zemi a unikátní hřiště bylo projektováno v Německu. Náklady dosáhly asi 70 milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kámen zmizelých byl umístěn i v Novém Jičíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně byl odhalen první Kámen zmizelých. Tyto mosazné dlaždice vsazené do chodníku připomínají osudy lidí, kteří byli nacisty zavražděni v koncentračních táborech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -726,93 +835,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-09-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>