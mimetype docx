--- v1 (2026-05-14)
+++ v2 (2026-09-04)
@@ -877,51 +877,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-09-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-09-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>