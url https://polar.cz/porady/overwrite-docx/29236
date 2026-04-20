--- v0 (2026-01-13)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.9.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Dnech NATO nejvíce zaujaly letouny F35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dny NATO a Dny vzdušných sil Armády ČR na ostravském letišti Leoše Janáčka v Mošnově navštívilo 185 tisíc lidí. Je to o 75 tisíc více než v minulém roce. Návštěvníci si užili ukázky špičkové vojenské techniky z celého světa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava Rudé Armády finišuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj a Správa silnic Moravskoslezského kraje modernizuje silnici II/475 ul. Rudé armády v Karviné v délce 1335 metrů. Vodorovné a svislé dopravní značení bude po dokončení jiné, řidiči by se měli na změnu připravit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce  na rekonstrukci Rudé Armády finišují poslední 8. etapou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce  na rekonstrukci Rudé Armády finišují poslední 8. etapou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Danihlík, vedoucí střediska Karviná, správa silnic MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době probíhají práce v křižovatkovém úseku Čsl. Armády a Rudé Armády. Po dokončení křižovatky budou práce přesunuty na obnovu dočasně odstraněných ostrůvků kolem okružní křižovatky bývalého OSP. Následně budou postaveny city bloky v rámci obnovy přechodu pro chodce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následovat bude provedení nového svislého a vodorovného dopravního značení. Dopravní uspořádání bude jiné, než byli řidiči dosud zvyklí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -170,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">70km/h rychlost mezi čerpací stanicí a křižovatkou Žižkova zůstane i nadále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 18. 9. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pracovníci Povodí Odry i letos v beskydských údolních nádržích v období extrémních letních teplot navyšovali průtoky vody v tocích pod přehradami. Větší množství vody pomohlo rybám i dalším živočichům přečkat nepříznivé období. Například Ostravicí ve Frýdku-Místku protékalo v letních měsících pět set litrů vody za sekundu. Přitom výjimkou nebyly roky, kdy voda zmizela úplně a koryto vysychalo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pracovníci Povodí Odry i letos v beskydských údolních nádržích v období extrémních letních teplot navyšovali průtoky vody v tocích pod přehradami. Větší množství vody pomohlo rybám i dalším živočichům přečkat nepříznivé období. Například Ostravicí ve Frýdku-Místku protékalo v letních měsících pět set litrů vody za sekundu. Přitom výjimkou nebyly roky, kdy voda zmizela úplně a koryto vysychalo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový bezpečnostní systém instaluje do svých tramvají Dopravní podnik Ostrava. Do budoucna by se díky němu měl snížit počet havárií. Bezpečnostní systém byl zatím namontován do tramvají značky Stadler, chystá se i úprava pro tramvaje Škoda 39T.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičíňáci se připojili k festivalu Zažít město jinak</w:t>
@@ -283,57 +396,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Nikola Vajdová, vedoucí Klubu Bunkr Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že je to i fajn dát o sobě takhle touto cestou vědět.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Plášil, Klub vojenské historie FENIX: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tuto akci jsme rádi využili, chceme prezentovat náš klub vojenské historie, že tedy děláme historii od roku 1900. Z historických zbraní jsem vzali kuličkovou MP40, vojenskou helmu, která se používala v roce 1940.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska je taková doba, že si hodně lidí stěžuje, že město mělo udělat tamto a tamto, a že by mělo udělat nějakou další akci. Ale tady opravdu si lidé řekli, co my můžeme udělat pro město.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé si tu mohli i zahrát i šachovým velmistrem, pro děti byl připraven kurz angličtiny a třeba taneční a výtvarné dílny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -347,327 +453,249 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Veletrh sociálních služeb Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vůbec poprvé byl po covidové pauze v Bruntále pořádán Veletrh sociálních služeb v novém konceptu. Pořadatelé zvolili rozlehlé prostory náměstí Míru, kde se mohlo účastnit více poskytovatelů služeb i návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Veletrh tradičně pořádalo město Bruntál a jeho Odbor sociálních věcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dnešní akce  má takovou malou premiéru. Protože byla dlouhá odmlka a naposledy, když jsem měl možnost uvést Veletrh sociálních služeb, tak byl ještě ve společenském domě. A toto je něco nového, něco úžasného a já to vnímám i tak, že zatraktivňujeme náměstí, přivedeme víc lidí na náměstí a hlavně ta prezentace sociálních služeb na této úrovni je opravdu prima.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Zatloukal (nez.), místostarosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já bych chtěl především poděkovat všem poskytovatelům sociálních služeb, kteří se tohoto veletrhu účastní, protože je to opravdu bohulibá práce, nezáviděníhodná práce a mnoho z nás ji možná někdy bude potřebovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Májková, ved. Odboru sociálních věcí MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„16. ročník Veletrhu sociálních služeb, který v minulosti pravidelně pořádalo město Bruntál, už nepořádáme tuto akci ve společenském domě v Bruntále, ale poprvé tady na náměstí, takže jsme rádi, že nám krásně vyšlo počasí a že můžeme přivítat mnohem více lidí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbara Vojtíšková (nez.), starostka Lomnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já jsem ráda, že se to uskutečnilo zde na náměstí a konečně je ten prostor takový víc otevřený, než když je to v parku a tak. Jsem ráda, že dává Bruntál možnost v rámci veletrhu sociálních služeb poznat všechny služby sociální, které na území města fuugují a nějakým způsobem pomáhají lidem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Speciální možnost nabídl veletrh také seniorům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Májková, ved. Odboru sociálních věcí MěÚ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Infoobálku. Je to v podstatě dokument, do kterého senior uvede, jaké bere léky, jestli má nějaké alergie, léky uloží do ledničky a na ledničku si dá magnetku, která informuje případné záchranáře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na náměstí se představila celá škála poskytovatelů sociálních služeb pro uživatele všeho věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polárka, p.o. , Nela Hlavicová, ředitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To jsou výrobky našich klientů z naší sociálně terapeutické dílny. Jsou to lidé s mentálním postižením.““</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Rychlíková, společnost Fosanima, o.p.s.:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Náš stánek je věnovaný procvičování paměti a různých smyslů, prevence a osvěta alzheimerovy choroby.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Kovaříková, Matana, poradna rané péče: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Raná péče poskytuje podporu rodinám s dětmi se zdravotním postižením, služba je určena maximálně od 0 do 7 let věku. Navštěvujeme je v domácím prostředí, služba je pro rodiny zdarma a je dobrovolná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Tóthová , Sagapo, o.p.s.:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Nabízíme tady výrobky našich uživatelů ze sociálně terapeutických dílen.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zvláště oblíbené byly stánky hippoterapie, canisterapie a stánek s gerontoobleky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Szöcsová, canisterapie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to miniaturní americký ovčák, je to zcela úplně nové plemeno tady v ČR, je to vyšlechtěno v Americe a pro věkovou skupinu to je jakoukoli. Od dětí malých po seniory.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Ambrožová, pořadatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady máme gerontooblek a tento gerontooblek by měl simulovat vlastně stáří. Třeba máme tady brýle, které simulují šedý zákal, to znamená periferní vidění je horší, hůře se orientujete v prostoru, pak jsou tam různé omezení na klouby, to znamená, nemůžou ohnout, jak staří lidé už jsou ztuhlí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Akce byla velmi úspěšná a pořadatelé počítají se stejnou formou pořádání i v příštím roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 18. 9. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mrtvý muž byl v sobotu dopoledne nalezen v rybníku v ulici Pustkovecké v Ostravě. Místo se nachází jen několik desítek metrů od frekventované Martinovské ulice. K rybníku vyrazili policisté, kriminalističtí technici, nasazen byl také potápěč. V současné době nic nenasvědčuje tomu, že by na smrti měl podíl někdo jiný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mrtvý muž byl v sobotu dopoledne nalezen v rybníku v ulici Pustkovecké v Ostravě. Místo se nachází jen několik desítek metrů od frekventované Martinovské ulice. K rybníku vyrazili policisté, kriminalističtí technici, nasazen byl také potápěč. V současné době nic nenasvědčuje tomu, že by na smrti měl podíl někdo jiný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zraněním patnáctiletého chlapce skončilo pronásledování opilého řidiče, který v neděli ujížděl policistům na Karvinsku. Během honičky motorista narazil do sloupu a vozidlo následně zranilo chlapce tlačícího kolo. Na místě zasahovaly všechny složky integrovaného záchranného systému. Chodec skončil v péči záchranářů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravané zažili nejhorší třetinu za poslední sezony</w:t>
@@ -827,93 +855,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-09-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>