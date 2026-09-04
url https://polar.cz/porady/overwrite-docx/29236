--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -897,51 +897,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-09-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-09-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>