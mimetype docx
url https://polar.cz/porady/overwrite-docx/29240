--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2023, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u sledování nového dílu Eko magazínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední černouhelná šachta jede naplno</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Termín ukončení těžby černého uhlí je stanovený na konec roku 2025. Jediným producentem v České republice je Důl ČSM ve Stonavě na Karvinsku. Kvůli energetické krizi nyní těží tolik uhlí, kolik mu podmínky umožňují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zásoby černého uhlí na Karvinsku jsou poměrně velké a zcela jistě se nestihnou vytěžit. Horníci z Dolu ČSM ve Stonavě se proto snaží do konce roku 2025 vytěžit maximum uhlí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Černá Dvořáková, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
@@ -99,51 +213,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Černá Dvořáková, mluvčí OKD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V souvislosti s pokračující těžbou přijímáme nové zaměstnance za přirozené odchody důlních pracovníků. V letošním roce jsem jich přijali už přes sto a do konce roku bychom ještě chtěli dalších 100 přijmout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přes množství důlní techniky a počítačů je havířina stále fyzicky velmi namáhavá práce v rizikovém prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikrovlnka v nemocnici - likvidace nebezpečného odpadu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířovská nemocnice je jednou z prvních v ČR, která si pořídila na likvidaci odpadu dekontaminační jednotku, která pracuje v kombinaci s mikrovlnným zářením. Čísla ukazují, že se jim investice do technologie vyplatila. Kraj zvažuje, zda pořídí jednotky i do dalších svých nemocnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto pytle obsahují obvazový materiál, pleny, jednorázové pláště, obleky, dialyzační sety, či krevní vaky. A takto vypadá materiál po dekontaminaci v zařízení s mikrovlnným zářením, který z havířovské nemocnice putuje jako palivo pro cementárnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Pazdera, technik Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
@@ -208,101 +321,99 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně budeme instalovat dekontaminační jednotku na likvidaci nebezpečného odpadu v krnovské nemocnici a máme ještě další tři nemocnice, které tuto jednotku nemají. A momentálně musíme vyhodnotit ekonomiku, jestli při současných cenách energií a současných cenách likvidace nebezpečného odpadu se instalace jednotky vyplatí v ostatních nemocnicích.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nebezpečný odpad likvidují pomocí dekontaminační jednotky již také v nemocnici ve Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozchodníky pokrývají střechu radnice v Opavě</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve to byly vybrané zastávky městské hromadné dopravy, pak přišly na řadu střechy. Také Opava, stejně jako řada ostatních měst v Česku bojuje s přehřátými centry. Jednou z cest, jak přehřívání zmírnit, jsou mimo jiné zelené prvky na budovách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opava má další zelenou střechu. Nový povrch získala střecha opavské radnice v místě nad Turistickým informačním centrem na Horním náměstí, kterou původně pokrývala lepenka. Zelenými střechami město bojuje proti globálním změnám klimatu a oteplování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Popadinec, radní Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jedním z projektů z norských fondů, kdy to je vlastně z projektu Města pro lepší život, bylo zhotovení zelené střechy nad informačním centrem. Kromě zelené střechy na infocentru máme zelenou střechu na části střechy Víceúčelové sportovní haly a na části Senior centra.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na jedné ze střech opavské hlásky bylo vysazeno zhruba 6 druhů rozchodníků. Jeden z nich zrovna kvete a výsadbě předcházela rekonstrukce hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Popadinec, radní Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Nejsme schopni vysázet stromy přímo do země, tak se to snažíme řešit takzvaným mobiliářem, kdy necháváme vyrobit velké kontejnery, nádoby z betonu a do toho budeme ty stromy potažmo zasazovat."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Nejsme schopni vysázet stromy přímo do země, tak se to snažíme řešit takzvaným mobiliářem, kdy necháváme vyrobit velké kontejnery, nádoby z betonu a do toho budeme ty stromy potažmo zasazovat." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na projektech Opava spolupracuje s dalšími partnery projektu, kterými jsou například města Frýdek-Místek a Prostějov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Němečková Crkvenjaš, radní MS kraje pro životní prostředí: 5. výzva kotlíkových dotací míří na nízkopříjmové domácnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -519,53 +630,52 @@
         <w:t xml:space="preserve">Zdeňka Němečková Crkvenjaš (ODS), radní MS kraje pro životní prostředí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ono je to těžké procentuálně vyjádřit, protože samozřejmě vždycky na nějakém konkrétním území se podílí znečišťovatel jiným procentem. Třeba my jsme tady uzavření mezi Beskydy a Jeseníky a to je ta ostravsko-karvinská aglomerace, která trpí nejvíce znečištěním a tady opravdu se podílí nejvíce domácí zdroje, ta domácí topeniště. Ale když třeba vezmu okolí nějakého velkého podniku, tak tam samozřejmě bude převažovat jako znečišťovatel ten konkrétní podnik. Sousedé polští určitě taky přispívají, když si vezmeme, že oni mají půl milionu kotlů na tuhá paliva, tak si dokážeme představit, jaký je jejich podíl. Řekla bych, že není rozhodně zanedbatelný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní radní, já Vám děkuji za rozhovor a vám děkuji za pozornost. Uvidíme se u dalšího Eko magazínu. Na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -633,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-19-09-2023-17-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>