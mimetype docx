--- v0 (2026-03-20)
+++ v1 (2026-06-13)
@@ -1,441 +1,523 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.9.2023, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Dopravní revue, vítejte u něj a dobrý den. I tentokrát pro vás máme porci témat z dopravy v našem regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava se dočkala západní části severního obchvatu</w:t>
       </w:r>
-      <w:br/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Desítky tisíc aut denně včetně stovek kamionů už nemusí zajíždět do Opavy. Po letech příprav a samotné stavby byla zprovozněna západní část severního obchvatu města, který je tak kompletní.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V Opavě slavnostně otevřeli dlouho očekávaný západní úsek severního obchvatu města. Urychlí  dopravu z Ostravy na Krnov a dále do Jeseníků a opačným směrem. Zároveň uleví dopravou přetíženému centru Opavy. Desítky tisíc aut denně včetně stovek kamionů už nemusí zajíždět do Opavy. Po letech příprav a samotné stavby byla zprovozněna západní část severního obchvatu města, který je tak kompletní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Stavba nebyla úplně jednoduchá, tady to podloží bylo velmi problematické, zvodnělé, takže jsme museli sanovat poměrně náročné práce hned na a začátku stavby a diskutovat úpravy samotného projektu. Naštěstí se všechno povedlo včas vyřešit. Stavba je zprovozněná v původním termínu jak se předpokládalo, to znamená 36 měsíců od jejího zahájení, kdy stavba byla zahájena v září roku 2020.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Stavba nebyla úplně jednoduchá, tady to podloží bylo velmi problematické, zvodnělé, takže jsme museli sanovat poměrně náročné práce hned na a začátku stavby a diskutovat úpravy samotného projektu. Naštěstí se všechno povedlo včas vyřešit. Stavba je zprovozněná v původním termínu jak se předpokládalo, to znamená 36 měsíců od jejího zahájení, kdy stavba byla zahájena v září roku 2020.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsme za to nesmírně rádi. Obrovsky ulehčí Opavě nejenom z centra, to znamená ulehčí ulici Těšínské, ale také z naší rekreační oblasti, u Sádráku na ulici Rolnické, kde dneska jezdila těžká tranzitní doprava. To všechno bude odkloněno na tento obchvat, takže pro Opavu se stáváme klidovou zónou a věřím, že když se podaří dobudovat ještě jižní obchvat, tak skutečně Opava bude klidným, krásným, pohodovým městem a budeme mít krásné obchvaty. Načasovali to úplně na knap, protože dnes začíná řepná kampaň a ta cesta je k tomu úplně ideální.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsme za to nesmírně rádi. Obrovsky ulehčí Opavě nejenom z centra, to znamená ulehčí ulici Těšínské, ale také z naší rekreační oblasti, u Sádráku na ulici Rolnické, kde dneska jezdila těžká tranzitní doprava. To všechno bude odkloněno na tento obchvat, takže pro Opavu se stáváme klidovou zónou a věřím, že když se podaří dobudovat ještě jižní obchvat, tak skutečně Opava bude klidným, krásným, pohodovým městem a budeme mít krásné obchvaty. Načasovali to úplně na knap, protože dnes začíná řepná kampaň a ta cesta je k tomu úplně ideální.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jedná se o silnici I/11 o délce 5 a půl km. Součástí stavby je 8 mostů, ten nejdelší má zhruba 350 metrů a vede přes řeku Opavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Šenk, vedoucí projektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Šest je přímo v trase, dva jsou na nájezdových rampách, jedná se dále o jednu protihlukovou stěnu plus dvě zárubné stěny o délce 280 metrů a celá trasa v podstatě má 5 a půl km včetně jedné mimoúrovňové křižovatky. a dvou okružních křižovatek.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Šest je přímo v trase, dva jsou na nájezdových rampách, jedná se dále o jednu protihlukovou stěnu plus dvě zárubné stěny o délce 280 metrů a celá trasa v podstatě má 5 a půl km včetně jedné mimoúrovňové křižovatky. a dvou okružních křižovatek.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Jsem velmi rád za obyvatele Opavy, kteří budou mít klidnější život. Tranzitní doprava se dostane z centra města tady na ty obchvaty okolo Opavy a v tu chvíli se stává město bezpečnějším pro lidi a místní obyvatele. Také tu budou mít méně hluku a samozřejmě také zplodin.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Jsem velmi rád za obyvatele Opavy, kteří budou mít klidnější život. Tranzitní doprava se dostane z centra města tady na ty obchvaty okolo Opavy a v tu chvíli se stává město bezpečnějším pro lidi a místní obyvatele. Také tu budou mít méně hluku a samozřejmě také zplodin.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Jsem rád, že to je zrovna otevřeno, protože my jako MS kraj opravujeme ulici Těšínskou v Opavě, takže si i ta stavba odlehčí a tím pádem obyvatelé Opavy , kteří projížděli po této silnici, tak teď už můžou jet po obchvatu.”</w:t>
-[...17 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Jsem rád, že to je zrovna otevřeno, protože my jako MS kraj opravujeme ulici Těšínskou v Opavě, takže si i ta stavba odlehčí a tím pádem obyvatelé Opavy , kteří projížděli po této silnici, tak teď už můžou jet po obchvatu.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ještě před slavnostním otevřením dostali jedinečnou možnost si stavbu projít, projet na kole, inlinech, nebo koloběžkách obyvatelé Opavy, a na Dni otevřených dveří, na kterém nechyběly ukázky silniční a stavební techniky, bohaté občerstvení, skákací hrad, malování na obličej, půjčovna tříkolek, nebo fotokoutek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">anketa: návštěvníci Dne otevřených dveří: ”Stavba je krásná, úžasná, 40 let se na ni čekalo.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbilo se mi tady hodně, byli jsme tady v těch autech všech a měli jsme cukrovou vatu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stavba vypadá celkem pěkně. Urychlí to docela ten provoz tady kolem Opavy a jinak tady tu akci, je to perfektní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Západní část severního obchvatu vede od okružní křižovatky na silnici I/11 mezi Opavou a Vlaštovičkami až k napojení na už fungující východní část severního obchvatu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Západní část severního obchvatu vede od okružní křižovatky na silnici I/11 mezi Opavou a Vlaštovičkami až k napojení na už fungující východní část severního obchvatu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ŘSD zprovoznilo úsek I/58 mezi Novou Bělou a Ostravou</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic hlásí zprovoznění opravovaného úseku silnice I/58 mezi Novou Bělou a Ostravou. Do úplného dokončení rozsáhlé opravy za zhruba 34,5 milionu korun zbývají závěrečné práce jen drobně zasahující do provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie se zaměřila na chování řidičů na železničních přejezdech</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bývalé autobusové stanoviště ve Frýdku-Místku dostane novou podobu. Práce začaly na konci srpna a jsou spojeny s krátkou uzavírkou cesty před zastávkou. Po rekonstrukci se stanoviště zmenší a dostane novou moderní podobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala oprava starého autobusového stanoviště ve F-M</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bývalé autobusové stanoviště ve Frýdku-Místku dostane novou podobu. Práce začaly na konci srpna a jsou spojeny s krátkou uzavírkou cesty před zastávkou. Po rekonstrukci se stanoviště zmenší a dostane novou moderní podobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Robustní ocelová konstrukce nad nástupištěm bývalého autobusového nádraží v centru Frýdku-Místku není v dobrém stavu. Město proto připravilo plán její modernizace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Robustní ocelová konstrukce nad nástupištěm bývalého autobusového nádraží v centru Frýdku-Místku není v dobrém stavu. Město proto připravilo plán její modernizace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architektka Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Studii zpracoval pan architekt Liška, který uvažoval, jak tu zastávku zmodernizovat a zkrátit na dnešní požadavky. A myslím, že to bude moc pěkně uděláno. Že se z té staré konstrukce vyloupne zcela soudobá věc, která určitě doplní prostor toho středu města, který bude sloužit v budoucnosti i pro nové kulturní centrum."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Studii zpracoval pan architekt Liška, který uvažoval, jak tu zastávku zmodernizovat a zkrátit na dnešní požadavky. A myslím, že to bude moc pěkně uděláno. Že se z té staré konstrukce vyloupne zcela soudobá věc, která určitě doplní prostor toho středu města, který bude sloužit v budoucnosti i pro nové kulturní centrum." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Měli jsme dělat celkovou rekonstrukci, která byla vyčíslena na přes 5 milionů korun, protože už tam dochází k nějaké destrukci. Statika je narušena a tak dále. Takže jsme chtěli, ať je z toho moderní zastávka. S tím, že nemusí být po celé délce, byla zkrácena podle toho využívání. Podle počtu tam budou dvě zastávky. A zkrátí se to zhruba o 2/3, celé to zastřešení kovové."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Měli jsme dělat celkovou rekonstrukci, která byla vyčíslena na přes 5 milionů korun, protože už tam dochází k nějaké destrukci. Statika je narušena a tak dále. Takže jsme chtěli, ať je z toho moderní zastávka. S tím, že nemusí být po celé délce, byla zkrácena podle toho využívání. Podle počtu tam budou dvě zastávky. A zkrátí se to zhruba o 2/3, celé to zastřešení kovové." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architektka Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Stará konstrukce bude samozřejmě renovovaná. Teď se ještě zjišťuje stav podle těch sloupů, které se odstraňují. Takže podle toho se bude pracovat s těmi sloupy, které tam zůstanou. Bude vyměněna střešní krytina. To znamená, ty trapézové plechy budou nové, nově osazené lavičky, zezadu bude osazeno sklo, které bude chránit zastávku před nepřízní počasí. A dále nové osvětlení a informační tabule."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Stará konstrukce bude samozřejmě renovovaná. Teď se ještě zjišťuje stav podle těch sloupů, které se odstraňují. Takže podle toho se bude pracovat s těmi sloupy, které tam zůstanou. Bude vyměněna střešní krytina. To znamená, ty trapézové plechy budou nové, nově osazené lavičky, zezadu bude osazeno sklo, které bude chránit zastávku před nepřízní počasí. A dále nové osvětlení a informační tabule." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Práce začaly na konci srpna a potrvají do 31. října. Z hlediska zmenšení stanoviště navíc vyjdou na zhruba 3 miliony korun. Město tak ušetří, oproti původně plánované kompletní rekonstrukci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Bude zrekonstruována i příjezdová plocha pro autobusy v délce třiceti metrů. Místo kolejí v asfaltu se tam vyfrézují místa pro prefabrikátované části, včetně obrubníku. Bude to z betonu, což znamená, že to bude stabilnější a v lepší kvalitě. Tak jako se dělá na ostatních zastávkách ve městě. S tím, že tam přibydou elektronické označníky. A bude to vypadat zase trochu lépe a odpovídat významu toho místa. S tím, že ostatní plocha bude opravena tak, aby komunikovala s parkem. A bude to zase část veřejného prostranství, která se bude revitalizovat."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Bude zrekonstruována i příjezdová plocha pro autobusy v délce třiceti metrů. Místo kolejí v asfaltu se tam vyfrézují místa pro prefabrikátované části, včetně obrubníku. Bude to z betonu, což znamená, že to bude stabilnější a v lepší kvalitě. Tak jako se dělá na ostatních zastávkách ve městě. S tím, že tam přibydou elektronické označníky. A bude to vypadat zase trochu lépe a odpovídat významu toho místa. S tím, že ostatní plocha bude opravena tak, aby komunikovala s parkem. A bude to zase část veřejného prostranství, která se bude revitalizovat." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Práce jsou spojeny s drobnou dopravní uzavírkou Třebízského ulice v úseku komunikace před terminálem. Autobusová zastávka je během rekonstrukce posunuta přibližně o 50 metrů dál do ulice Politických obětí. Řidiči místo snadno objedou přes přilehlé parkoviště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Správa silnic MSK opravuje ulici Těšínskou v Opavě</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ulice Těšínská v Opavě. Zásadní komunikace, která aktuálně prochází celkovou rekonstrukcí. Byla ve špatném stavu a oprava zhruba dvou a půl kilometru dlouhého úseku už byla nutná. Probíhat bude postupně zhruba do poloviny října a přináší s sebou částečné omezení dopravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Konečný, mluvčí Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Město Opava samozřejmě vítá tuto opravu, protože ulice byla, nebo je stále ve velmi špatném stavu. Původně jsme usilovali, aby k této opravě došlo až v polovině září, kdy bude otevřen severní obchvat města a nebude v Opavě taková doprava. Bohužel toto nešlo.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Město Opava samozřejmě vítá tuto opravu, protože ulice byla, nebo je stále ve velmi špatném stavu. Původně jsme usilovali, aby k této opravě došlo až v polovině září, kdy bude otevřen severní obchvat města a nebude v Opavě taková doprava. Bohužel toto nešlo.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, vedoucí střediska Ostrava, Správa silnic MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V rozmezí do 5. 10. bude probíhat celkový úsek ulice Těšínská a zbývající úsek z ulice Nádražní okruh.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V rozmezí do 5. 10. bude probíhat celkový úsek ulice Těšínská a zbývající úsek z ulice Nádražní okruh.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pro řidiče, kteří pojedou z města směrem na Ostravu, platí stejná cesta na zjednosměrněné komunikaci. Naopak řidiči v opačném směru, na Opavu, musí jezdit objížďkou od Globusu po spojce. Dejte na místě pozor. Samotné práce budou probíhat technologií, která umožní částečnou recyklaci stávajícího asfaltu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, vedoucí střediska Ostrava, Správa silnic MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Remix plus je vlastně technologie, která naruší pokladní vrstvu, smíchá se a na tom se hned při jednom pokládá poslední obrusná vrstva v tloušťce 3 cm. 24 hodin by na to neměla být puštěna doprava. Bohužel tím vždy na jeden den dojde k omezení dostupnosti většiny firemních areálů a bytových domů na ul. Těšínské a Nádražní okruh, ale také na ul. Anenská, Jiráskova, Jateční, Mlýnská a Polanova. Jednak je tam obchodní dům Tesco, Lidl, Technické služby Opava, je tam i TQM, s kterými bylo jednáno a bude samozřejmě s nimi jednáno i během stavby, aby se umožnil částečně nějaký vjezd do těchto areálů."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Remix plus je vlastně technologie, která naruší pokladní vrstvu, smíchá se a na tom se hned při jednom pokládá poslední obrusná vrstva v tloušťce 3 cm. 24 hodin by na to neměla být puštěna doprava. Bohužel tím vždy na jeden den dojde k omezení dostupnosti většiny firemních areálů a bytových domů na ul. Těšínské a Nádražní okruh, ale také na ul. Anenská, Jiráskova, Jateční, Mlýnská a Polanova. Jednak je tam obchodní dům Tesco, Lidl, Technické služby Opava, je tam i TQM, s kterými bylo jednáno a bude samozřejmě s nimi jednáno i během stavby, aby se umožnil částečně nějaký vjezd do těchto areálů." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Konečný, mluvčí Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Snažili jsme se kontaktovat firmy, kterých se to omezení týká tak, aby se na to mohly připravit a aby nebyly překvapeny.”</w:t>
-[...17 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Snažili jsme se kontaktovat firmy, kterých se to omezení týká tak, aby se na to mohly připravit a aby nebyly překvapeny.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Po rekonstrukci ulice na řidiče čeká zlepšení jízdního komfortu a snížení hlučnosti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To byla naše dopravní témata. Další nabídneme příště. Budu se těšit na viděnou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -510,93 +592,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-20-09-2023-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>