--- v0 (2025-12-24)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku má nově potrubní poštu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku má nově vybudovanou potrubní poštu. Ta umožní rychlejší transport vzorků a materiálu mezi jednotlivými odděleními. Kromě toho přibyl v nemocnici nový diagnostický komplet a rozšířila se i parkovací místa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,125 +192,122 @@
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem bylo výrazně zrychlit přesun vzorků do laboratoře,  protože dřív to nosili zaměstnanci, ošetřovatelé. A než sebrali ty vzorky a  vrátili se zpátky, tak to trvalo několik desítek minut. Nyní trvá přesun vzorků  do laboratoře do dvou minut."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kaňok, vedoucí správy majetku Nemocnice  ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pohání se to strojovnou, která je v suterénu a funguje  jak na přetlaku, tak na podtlaku. Podle toho, kterým směrem ta pouzdra jsou.  Buď jsou jakoby dofouknuté do toho místa nebo jsou vsány pod tlakem zpět tam,  kde to má být."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejdelší trasa měří přibližně 300 metrů a transportní  pouzdro se na této trase vrátí do počáteční stanice za přibližně 3,5 minuty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejdelší trasa měří přibližně 300 metrů a transportní  pouzdro se na této trase vrátí do počáteční stanice za přibližně 3,5 minuty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kaňok, vedoucí správy majetku Nemocnice  ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím je to na takových hlavních intenzivních péčích. Plus urgentním  příjmu a takovém tom nejdůležitějším, kde těch vzorků vzniká nejvíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "První etapa stála něco přes 11 milionů korun. 4 miliony jsme  platili jako nemocnice a zbytek financoval zřizovatel Moravskoslezský kraj."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavba je rozdělena do čtyř etap a cílem je mít v budoucnu  33 stanic. Další novinkou v nemocnici je vznik nového pracoviště za 35  milionů korun se skiaskopicko-skiagrafickým kompletem pro lepší diagnostiku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavba je rozdělena do čtyř etap a cílem je mít v budoucnu  33 stanic. Další novinkou v nemocnici je vznik nového pracoviště za 35  milionů korun se skiaskopicko-skiagrafickým kompletem pro lepší diagnostiku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vítek, primář interního oddělení  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o endoskopický sál, na kterém se kombinují různé  vyšetřovací metody pro pacienta během jednoho výkonu. Jedná se o rentgenové  výkony. To znamená skiaskopii, skiagrafii, dále endoskopické metody a dále  endosonografické, čili ultrazvukové metody. Navíc zde máme možnost i pohledu do  žlučových cest."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jako město nemocnici podporujeme. A samozřejmě vítáme  jakoukoliv změnu rozšíření služeb pro občany. A důkazem té dobré spolupráce je  příprava nové rámcové smlouvy, kterou s nemocnicí město připravuje. Ta  rozšíří tu současnou spolupráci, kde pravidelně přispíváme nemocnici na  vybavení technické. Tak nyní rozšiřujeme spolupráci v rámci preventivních  programů zejména pro děti našich škol. A to se týká oblasti první pomoci a nově  i dentální nebo zubní prevence."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice dále v areálu vybudovala také 74 nových  parkovacích míst za 11 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice dále v areálu vybudovala také 74 nových  parkovacích míst za 11 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti diskutovali s americkými piloty, ti si prohlédli školu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -547,93 +659,91 @@
         <w:rPr/>
         <w:t xml:space="preserve">Zájem byl o všechna vyšetření. U některých vyšší, na ně pak lidé čekali ve frontách. Třeba na vyšetření znamének.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci Dne zdraví</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Kvůli obezitě jsem přišla, protože tam měří tuky v těle a na cévní a u tlakového tam jen změřil kolik mám okysličenou krev a teď stojím tady.” "Člověk potřebuje sem tam si ověřit co to dá a co to nedá.” "Nebyl jsem dlouho na prohlídce, tak tady jestli něco zjistí a když nezjistí, budu rád, že jsme zdravý, tak uvidím.” "Hodně stanovišť mě zaujalo, hlavně ledviny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velký zájem byl o historicky první veřejnou prohlídku patologie. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velký zájem byl o historicky první veřejnou prohlídku patologie.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Umělečtí kováři vzdali hold Gustavu Eiffelovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Umělecká škola AVE ART uspořádala už tradiční sympozium prostorových forem. Umělečtí kováři v rámci něj letos tvoří dvě plastiky. Jedna z nich bude po dokončení umístěna v Jubilejní kolonii v Hrabůvce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos probíhá už 9. ročník sympozia prostorových forem. Umělecká škola AVE ART jej organizuje vždy na přelomu prázdnin a zahájení nového školního roku. Tematicky je tentokrát zaměřen na francouzského architekta Gustava Eiffela, který byl významnou celosvětově známou osobností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Prokop, ředitel umělecké školy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AVE ART</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chceme vytvořit takový památníček tomuto velikánovi a současně se vytváří druhá práce, která je tvořena pro město Píšť a je to takový speciální nosník, nebo podstavec pro zvon.”</w:t>
       </w:r>
@@ -646,84 +756,81 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vacek, student umělecké školy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AVE ART</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byl to můj nápad ke 100. výročí úmrtí Gustava Eiffela. Nejsložitější  je natahování těch ocelových lanek, kterých bude 91, což symbolizuje věk, kterého se Eiffel dožil a to je nejpracnější.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Břuska, zástupce ředitele umělecké školy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AVE ART</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děláme držák na zvon ze 17. století. Použili jsme čtyřhran 30 na 30, protože ten zvon má 350 kilo. Bude se skládat ze tří ramen, budou probíjené, nýtované tak, ať to unese tu váhu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Díla vznikají v historické kovárně z roku 1930, která je stále ještě funkční. Pracuje na nich 7 uměleckých kovářů, z toho 3 učitelé a 4 studenti.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Díla vznikají v historické kovárně z roku 1930, která je stále ještě funkční. Pracuje na nich 7 uměleckých kovářů, z toho 3 učitelé a 4 studenti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jubilejní kolonii už dvě plastiky studentů umělecké školy AVE ART zdobí. Jde o sochy, které znázorňují létající ptáky, které jsou umístěny na náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -806,93 +913,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-09-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>