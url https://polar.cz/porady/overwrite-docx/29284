--- v0 (2026-01-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.9.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Trojhalí Karolina patřilo pěstounským rodinám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trojhalí Karolina v Ostravě patřilo už 4. ročníku akce Den rodin s otevřeným srdcem aneb Spolu ruku v ruce. Jde o setkání pro biologické a náhradní rodiny s pestrým programem, které pořádá MS kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,53 +319,52 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodíme tady každý den a park by se měl vylepšit. Chodí tu hodně pejskařů a mělo by to tu vypadat hezky i pro lidi, rodiny. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vím, že ten rozpočet je 50 milionů i na všechny ty prvky. I nějaký most jsem viděl, že tam má být nahoře i nějaké vodní prvky, i na cvičení pro mladé, aby neholdovali jen počítačům, tak to by bylo krásné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zástupci města budou chtít detailně veřejnost s projektem seznámit 2. října od 11 hodin na náměstí Republiky v rámci Mobilní radnice, kdy odpoví lidem na dotazy. Součástí budou i prezentační panely s vizualizací. Město plánuje také ještě v letošním roce zahájit revitalizaci parku za KD Radost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zástupci města budou chtít detailně veřejnost s projektem seznámit 2. října od 11 hodin na náměstí Republiky v rámci Mobilní radnice, kdy odpoví lidem na dotazy. Součástí budou i prezentační panely s vizualizací. Město plánuje také ještě v letošním roce zahájit revitalizaci parku za KD Radost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy,   25. 9. 2023 16 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sportovní oddíly dostanou z MS kraje finance na příští rok hned v lednu, a to díky spolupráci   kraje s Českou unií sportu.  Letos si takto na krajské dotace sáhlo již 544 klubů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -415,213 +529,143 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BESIP na Slezské Hartě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Leskovce nad Moravicí k břehům Slezské Harty se sjely školy z Bruntálska, aby se pobavily a hlavně poučily na dopravně bezpečnostní akcí BESIPu. Na připravených stanovištích si žáci mohli vyzkoušet nejen své znalosti, ale i zručnost a orientaci. Čekala je tu také i zábava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejlepší dopravní výchova je taková, která probíhá přímo v terénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahuta, krajský koordinátor BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska tady máme akci, zaměřenou na výuku dopravní výchovy, resp. Připomenutí všech povinností dětí v roli chodce a cyklisty. Máme začátek školního roku, toto období je pravidelně problematické, protože děti jsou nepozorné, řidiči také. Snažíme se tedy připomenout všechna ta pravidla a povinnosti, které musíme dodržovat při pohybu. Máme tady dopoledne pro školy, pro 3 místní školy. To znamená, děti přijdou, vyzkouší si, máme tady 3 stanoviště ve spolupráci společně s městským úřadem a s policií ČR, zažívají různé aktivity, snažíme se je edukovat a připravit do toho školního procesu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa„ školáci Bruntálska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrá, tak mě se asi líbilo nejvíc, jak jsme se mohli vyfotit u policejního auta.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se nejvíc líbilo, jak nám pán vyprávěl, jak se má chodit po chodníku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc se mi líbilo kolo štěstí. Jo, všechno jsem zvládl.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Těším se na tu jízdu na kole.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti nejvíce zaujala i pobavila simulace opilosti a drogového opojení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahuta, krajský koordinátor BESIP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Máme tady opilecké brýle, které simulují vliv alkoholu. Statistiky ukazují, že ve 12. roku života děti zažívají první opilost. Je to nějaká informace, aby si dokázali uvědomit, jaký je to stav, jaké to má vlivy na chování.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa„ školáci Bruntálska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak mě se asi nejvíce líbily brýle, obzvláště alkohol.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se asi nejvíc líbily ty brýle s alkoholem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc se mi líbily ty drogy, jak jsme tam chodili s tím.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byly hodně skvělý ty brýle s tím alkoholem a drogami.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti si prověřily své znalosti a vyzkoušeli i ztíženou jízdu na kolech. Tato akce BESIP nebyla poslední, bude postupně pořádána i pro další školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -845,93 +889,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-09-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>