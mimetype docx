--- v1 (2026-05-09)
+++ v2 (2026-09-04)
@@ -931,51 +931,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-09-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-09-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>