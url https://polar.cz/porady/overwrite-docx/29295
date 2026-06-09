--- v0 (2025-12-24)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.9.2023, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt The ŽENY má za cíl inspirovat a pomoci dětem a mladým dospělým ze společensky znevýhodněných rodin, a to prostřednictvím inspirativních příběhů dvanácti významných úspěšných žen převážně z Moravskoslezského kraje. Každá s ambasadorem bude prezentovat jedno téma, se kterým se dnešní děti často potýkají, jako jsou psychické problémy, sociální vyloučení nebo domácí násilí. Další podrobnosti už organizátorka projektu Vindy Krejčí. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vindy Krejčí, organizátorka projektu "The ŽENY": </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -441,93 +556,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-27-09-2023-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>