--- v1 (2026-06-09)
+++ v2 (2026-09-01)
@@ -598,51 +598,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-27-09-2023-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-27-09-2023-17-14?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>