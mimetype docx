--- v0 (2026-02-08)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.9.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den ukázal, že nikdo na svá trápení nemusí být sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Masarykově náměstí se konal Den sociálních služeb tentokrát s podtitulem “Nebuď na to sám”. Ten odkazoval na široké spektrum služeb, které pomáhají v mnoha složitých životních situacích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,86 +220,80 @@
         <w:t xml:space="preserve">Antonín Urban, Senior Point Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedna věc je, že můžeme poradit tomu člověku, sice nemáme odborné poradenství, ale úředníci nemají mnoho času, takže když k nám přijde člověk, dokážeme ho nasměrovat, pomoci mu a vysvětlit mu, kde co a jak vyřídí. Další věc je, že mu můžeme nabídnout řadu výhod, například Senior Pas, hlásiče požáru, detektor plynu a podobně.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Susíková, odbor sociálních věcí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Význam sociálních služeb člověk pochopí až v okamžiku, kdy je potřebuje, a je to věčná škoda, protože by měl mít takové obecné povědomí a je to i o tom překonání toho prvního ostychu, jít se někam zeptat, jít požádat o pomoc.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě v tomto duchu, otevřít se co nejširší veřejnosti, doplňoval letošní ročník i doprovodný a kulturní program. Na náměstí vystoupilo na 130 dětí i  dospělých, řada z nich i s různými handicapy. Děti tu namalovaly více než 150 obrázků, ty poputují k seniorům do Domova Duha a lidé také přinášeli víčka z PET lahví pro nemocného Lukáška nebo vlnu, ze které ženy ve Straníku pletou ponožky pro seniory v sociálních zařízeních. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě v tomto duchu, otevřít se co nejširší veřejnosti, doplňoval letošní ročník i doprovodný a kulturní program. Na náměstí vystoupilo na 130 dětí i  dospělých, řada z nich i s různými handicapy. Děti tu namalovaly více než 150 obrázků, ty poputují k seniorům do Domova Duha a lidé také přinášeli víčka z PET lahví pro nemocného Lukáška nebo vlnu, ze které ženy ve Straníku pletou ponožky pro seniory v sociálních zařízeních.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociální služby tak, jak jsou v Novém Jičíně nastaveny, by nemohly fungovat bez podpory města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě dotacemi, letos byly schváleny v rekordní výši 10 milionů korun, z toho jde například také část na domácí hospicovou péče, dále chystáme zpracování nového komunitního plánu, což je takový strategický plán fungování sociálních služeb na další čtyři roky. A v trošku vzdálenější budoucnosti, ale už se na tom také pracuje, je výstavba nového zázemí pro službu ProSenior, měl by to být zcela nový dům, aby té službě poskytl zázemí hodné 21. století.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doznívat bude v Novém Jičíně Den sociálních služeb ještě do 4. října, to je totiž termín, do kdy budou i ve vestibulu radnice trvat dvě výstavy na téma poruchy autistického spektra a pečujících osob.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fokus ovládlo více než tisíc hráčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -385,57 +494,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve zmíněném domě prožil Miloslav Baláš, rodák z Křivé-Podháj, 38 let. Studoval orientalistiku na filozofické fakultě Univerzity Karlovy a později práva. Ovládal 14 jazyků, včetně arabštiny, perštiny nebo turečtiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milada Pometlová, dcera Miloslava Baláše: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chtěla bych poděkovat Klubu rodáků, že uspořádal tuto výstavu a připomněl méhootco, což si myslím, že si to opravdu zasloužil. Vzpomínky na mého otce jsou velice široké, strašně jsme ho měli rádi, hodně cestoval,  zajímal se o kulturu a výtvarné umění. A především si myslím, že hlavně jeho vnuci na něj mají krásné vzpomínky, že jim četl ty valašské pohádky, a díky tomu, že jim je četl tyto pohádky, které slýchával od své maminky, od obyvatel Křivého u Valašského Meziříčí, také od cikánky, tak díky tomu se rozhodl, že své pohádky zveřejní.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dosud tedy vyšly dvě sbírky Balášových pohádek, Kouzelný kvítek a Čarovné housle. Nicméně v rodinném archivu je příběhů daleko více a možná i ony, jak naznačila Milada Pometlová, se dočkají knižní podoby. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -510,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-29-09-2023-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>