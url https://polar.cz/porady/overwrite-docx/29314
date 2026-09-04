--- v0 (2025-12-24)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.9.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský úřad uspořádal opět Den otevřených dveří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský úřad uspořádal pro veřejnost Den otevřených dveří. Lidé tak měli možnost nahlédnou do jindy nepřístupných prostor. K vidění byl i zlatý poklad a bohatý doprovodný program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,126 +270,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hornická voliéra vznikla na okraji Zákrejsovy ulice v Ostravě-Přívoze  v roce 1959. Je devět metrů široká a šest metrů vysoká. Má tvar tří  propojených věží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Duda, spoluzakladatel  a dlouholetý správce voliéry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zpočátku tady byli kanárci, ale aby to bylo trošičku takové  poutavé a hlavně pro děti, poučné a naučné, tak jsme tu vysadili různé druhy, tu  drobotinu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dnes v ní najdeme na tři desítky drobných papoušků jako  andulky, korely a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dnes v ní najdeme na tři desítky drobných papoušků jako  andulky, korely a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilona Rozehnalová, Okrašlovací spolek Za  krásnou Ostravu a klub Fiducia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jako Okrašlovací spolek a klub Fiducia se snažíme o  propagaci kulturního dědictví Ostravy. A málokdo ví, že ta voliéra je hornická,  že původem byla založena horníky a že se vztahuje k tradici chovu harckých  kanárů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Duda, spoluzakladatel  a dlouholetý správce voliéry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady v Ostravě bylo postaveno několik voliér. Jenomže pro nedostatečnou péči tyto voliéry brzo z parků  vymizely. A zůstala nám jenom tady jediná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Harcké kanárky chovali horníci od druhé poloviny 19. století.  Ptáci totiž v dolech pomáhali upozorňovat na zvýšené koncentrace metanu. U  voliéry byla nyní slavnostně odhalena naučná cedule, která kolemjdoucím vše  popisuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Harcké kanárky chovali horníci od druhé poloviny 19. století.  Ptáci totiž v dolech pomáhali upozorňovat na zvýšené koncentrace metanu. U  voliéry byla nyní slavnostně odhalena naučná cedule, která kolemjdoucím vše  popisuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta Moravské  Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem moc rád za tu aktivitu paní Rozehnalové a Fiducie a  celé to zapadá do toho kontextu Fajrontu. Máš obvod podporuje obnovu tady té voliéry, chceme zachovat tu  tradici a budeme hledat cesty, jak finančně pomoct, aby mohla ta tradice pokračovat  dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolek Fiducia u cedule také pokřtil pexeso Hornická Ostrava  a třetí skládačku Ostravské hornické stezky, která představuje hornické  památky. Obvod zároveň zve na radnici, kde zájemci najdou v prvním patře výstavu  obrazů dětí ze základních škol, které malovaly, jak si představují kanárky v dole.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolek Fiducia u cedule také pokřtil pexeso Hornická Ostrava  a třetí skládačku Ostravské hornické stezky, která představuje hornické  památky. Obvod zároveň zve na radnici, kde zájemci najdou v prvním patře výstavu  obrazů dětí ze základních škol, které malovaly, jak si představují kanárky v dole. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 29. 9. 2023 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 29. 9. 2023 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Jantarovém schodišti slávy na Bolt Tower v Dolních Vítkovicích je nová hvězda, která nese jméno Eduard Halberštát. Šestaosmdesátiletý výtvarník se totiž letos stal dalším držitelem Ceny Jantar za celoživotní přínos kultuře Moravskoslezského kraje. Na schodišti je tak už devět symbolických hvězd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě finišuje rekonstrukce lávky nad Bazaly. Na místě se stále pracuje na okolních prostranstvích a na tamní zastávce MHD, která bude mít symbolický tvar fotbalové lavičky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -377,61 +488,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravský magistrát se snaží pomáhat lidem, kteří to potřebují. Jedním ze způsobů je i dotační program, do kterého poputuje přes 120 milionů korun. Je určen na podporu široké škály aktivit od sociální péče až například po prevenci kriminality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Živčák, vedoucí odboru sociálních věcí a zdravotnictví, Magistrát města Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Od 23. října budou moci žadatelé podávat žádosti. Ten termín pro podání žádosti je do 3. listopadu. U nás následuje ten systém hodnocení s tím, že předpokládáme, že nejpozději na březnové zastupitelstvo příštího roku budeme předpokládat výsledky.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na čtyřmezí se jely tradiční jezdecké závody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tradiční jezdecký den se konal na čtyřmezí, tedy v místě, kde se stýkají hranice Hradiště, Třanovic, Koňákova a Žukova. Místo také symbolizuje hraniční kámen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -648,93 +748,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-09-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>