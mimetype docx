--- v0 (2025-12-22)
+++ v1 (2026-09-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.9.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zážitkové čtení v přípravné třídě ZŠ Družby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na ZŠ Družby otevřeli v tomto školním roce druhou přípravnou třídu. Je určena pro děti s odkladem školní docházky a také pro děti předškolního věku ze sociokulturně znevýhodněného prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Občanskou poradnu využívá v Karviné ročně až pět set lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už 22 let mohou lidé z Karviné využívat služby Občanské poradny Slezské diakonie. Pro bezplatné poradenství a první právní rady sem přichází až pět set lidí ročně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Občanská poradna funguje v Karviné-Ráji v budově Slezské diakonie, která nedávno prošla rozsáhlou rekonstrukcí. Odborné sociální poradenství tady v konzultovnách nabízí dva sociální pracovníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Občanská poradna funguje v Karviné-Ráji v budově Slezské diakonie, která nedávno prošla rozsáhlou rekonstrukcí. Odborné sociální poradenství tady v konzultovnách nabízí dva sociální pracovníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kuczerová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí Občanské poradny</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsme hlavně pro obyvatele z Karviné od 16 let až po seniory. Mohou tady chodit všichni, kteří se dostanou do nepříznivé sociální situace a nedokáží ji řešit vlastními silami.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,147 +376,123 @@
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé města jsou zváni na Miniveletrh sociálních služeb, který se uskuteční na Centrální tržnici 5. října od 10 do 17 hodin. Obchodně podnikatelská fakulta zve všechny příznivce vědy, vzdělávání i zábavy z řad dětí i dospělých na další ročník akce nazvané Noc vědců.  Z důvodu rekonstrukce je do konce roku uzavřeno Středisko hudby a umění a Středisko polské literatury v Karviné-Fryštátě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POZVÁNKA NA MINIVELETRH SOCIÁLNÍCH SLUŽEB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé města jsou zváni na Miniveletrh sociálních služeb, který se uskuteční na Centrální tržnici 5. října od 10 do 17 hodin. Prezentovat se budou poskytovatelé sociálních a návazných služeb, zakoupit bude možné výrobky jejich klientů a třeba se můžete i seznámit s možností zapůjčení kompenzačních pomůcek nebo se zařízením tísňové péče.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">BLÍŽÍ SE NOC VĚDCŮ NA OPF</w:t>
+        <w:t xml:space="preserve">Obyvatelé města jsou zváni na Miniveletrh sociálních služeb, který se uskuteční na Centrální tržnici 5. října od 10 do 17 hodin. Prezentovat se budou poskytovatelé sociálních a návazných služeb, zakoupit bude možné výrobky jejich klientů a třeba se můžete i seznámit s možností zapůjčení kompenzačních pomůcek nebo se zařízením tísňové péče.  BLÍŽÍ SE NOC VĚDCŮ NA OPF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obchodně podnikatelská fakulta zve všechny příznivce vědy, vzdělávání i zábavy z řad dětí i dospělých na další ročník akce nazvané Noc vědců. Uskuteční se v hlavní budově fakulty v pátek 6. října od 17 do 21 hodin. Letošní ročník je připraven s tématem Tajemství a obsahovat bude přednášky a workshopy na téma záhady lidské psychiky, tajemství peněz, tajemný svět obrazů a podobně. Připraven bude i letos doprovodný program s tajemnými boxy, dětským koutkem a dalším překvapením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POBOČKA KNIHOVNY V KARVINÉ-FRYŠTÁTĚ JE DOČASNĚ UZAVŘENA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z důvodu rekonstrukce je do konce roku uzavřeno Středisko hudby a umění a Středisko polské literatury v Karviné-Fryštátě. Polské knihy si mohou čtenáři půjčovat v hlavní budově knihovny v Karviné-Mizerově. Vypůjčené knihy je pak možné vracet na všech pobočkách knihovny nebo prostřednictvím biblioschránky. Akce, které byly naplánované v rámci Bookstartu, se přesouvají do budovy Městského informačního centra na náměstí.</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">    596 387 346</w:t>
+        <w:t xml:space="preserve">Z důvodu rekonstrukce je do konce roku uzavřeno Středisko hudby a umění a Středisko polské literatury v Karviné-Fryštátě. Polské knihy si mohou čtenáři půjčovat v hlavní budově knihovny v Karviné-Mizerově. Vypůjčené knihy je pak možné vracet na všech pobočkách knihovny nebo prostřednictvím biblioschránky. Akce, které byly naplánované v rámci Bookstartu, se přesouvají do budovy Městského informačního centra na náměstí.  PŘES ZIMNÍ OBDOBÍ BUDE SPORTOVIŠTĚ OTEVŘENO JINAK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A máme tady ještě jedno připomenutí pro návštěvníky oblíbeného sportoviště vedle krytého bazénu. Od 1. října se mění otevírací doba, v zimním období bude sportoviště otevřeno o hodinu dříve, tedy od 9 hodin a zavírat se bude v osm hodin večer.  KARVINÁ HLEDÁ SVŮJ VÁNOČNÍ STROM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I letos v předstihu shání Karviná svůj vánoční strom. Hledá se reprezentativní smrk, jedle nebo douglaska s výškou do 15 metrů. Nabídky je možné posílat na email a telefonní číslo zveřejněné na obrazovce. Zaměstnanci odboru jsou připraveni pomoci s vyřízením žádosti o kácení.     596 387 346</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do základních škol míří policejní Majáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezští policisté přichází do škol s novým preventivním programem nazvaným Majáček. Prostřednictvím vyobrazených situací na sešitech seznamuje děti nástrahami, které je v životě mohou potkat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S návratem žáků do školních lavic začali policisté dětem ve školách připomínat zásady bezpečného chování doma i venku, a to prostřednictvím nového projektu Majáček, policejní rádce pro nejmenší děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S návratem žáků do školních lavic začali policisté dětem ve školách připomínat zásady bezpečného chování doma i venku, a to prostřednictvím nového projektu Majáček, policejní rádce pro nejmenší děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedná se o metodickou pomůcku v podobě školního ilustrovaného sešitu, který svými ilustracemi přináší rady, jak se zachovat v situacích, ve kterých se dítko může ocitnout. Tyto situace jsou vyobrazeny na obalech, na každém sešitu je nějaká situace. Z přední strany je vyobrazena ta krizová situace, je označena červeným majáčkem a na zadní straně sešitu je správné řešení té dané situace s modře blikajícím majáčkem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uvnitř každého sešitu jsou i rady, jak se správně v dané situaci chovat a nechybí důležitá telefonní čísla včetně návodu, jak správně volat na linku tísňového volání. Běžných situací, ve kterých je třeba zareagovat správně, je mnoho. Třeba když za dveřmi stojí neznámý člověk nebo když venku děti najdou ztracenou věc, třeba telefon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -533,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-30-09-2023-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>